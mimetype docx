--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -204,495 +204,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a multi battery energy storage system of a telecommunications company in order to reduce the total energy cost</w:t>
+                <w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12720/sgce.11.1.1-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03472030v1</w:t>
+                <w:t xml:space="preserve">hal-03337821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations and analysis of the capacitated lot-sizing problem with setup times and minimum and maximum ending inventories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing a multi battery energy storage system of a telecommunications company in order to reduce the total energy cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Charles</w:t>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 302 (1), pp.203-220. </w:t>
+              <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12720/sgce.11.1.1-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962327v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03472030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining polyhedral approaches and stochastic dual dynamic integer programming for solving the uncapacitated lot-sizing problem under uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Motivations and analysis of the capacitated lot-sizing problem with setup times and minimum and maximum ending inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/ijoc.2021.1118⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302 (1), pp.203-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606367v1</w:t>
+                <w:t xml:space="preserve">hal-03962327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Absi</w:t>
+                <w:t xml:space="preserve">Combining polyhedral approaches and stochastic dual dynamic integer programming for solving the uncapacitated lot-sizing problem under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1024-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.2021.1118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337821v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t>
               </w:r>
@@ -1315,51 +1315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trains do not vanish: the ROADEF/EURO challenge 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,286 +1806,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 248 (3), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366520v1</w:t>
+                <w:t xml:space="preserve">hal-01188559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01188559v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t>
               </w:r>
@@ -2435,64 +2435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Lagrangian heuristics for a two-level lot-sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2754,445 +2754,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean Heuristic for a Multi-Plant Lot-Sizing Problem with Transfer and Storage Capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2013050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920396v1</w:t>
+                <w:t xml:space="preserve">hal-01170496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Lagrangean Heuristic for a Multi-Plant Lot-Sizing Problem with Transfer and Storage Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (04), pp.429-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01170496v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncapacitated lot-sizing problem with production time windows, early productions, backlogs and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (9), pp.2551-2566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3336,251 +3336,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Neighborhood Search For The Single Machine Earliness-Tardiness Scheduling Problem</w:t>
+                <w:t xml:space="preserve">An Exact Algorithm for Solving the Ring Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Sourd</w:t>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (8), pp.1464-1471. </w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.125-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331930903500332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185254v1</w:t>
+                <w:t xml:space="preserve">hal-01170329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Algorithm for Solving the Ring Star Problem</w:t>
+                <w:t xml:space="preserve">Fast Neighborhood Search For The Single Machine Earliness-Tardiness Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (8), pp.1464-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331930903500332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with safety stocks and demand shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3639,51 +3639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,51 +3730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster branch-and-bound algorithm for the earliness-tardiness scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Agueda Rios Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 189 (3), pp.1305-1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3949,51 +3949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP-based heuristics for multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The one machine scheduling with earliness and tardiness penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,968 +4135,981 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (117)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov Decision Process for Variable Selection in Branch &amp; Bound</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Function Chaining and Assignment for In-Network Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Strang</w:t>
+                <w:t xml:space="preserve">Garance Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Patient Ntumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Bissuel</w:t>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Juan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nancy Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">INOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Liege/Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488765v1</w:t>
+                <w:t xml:space="preserve">hal-05556870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">A Markov Decision Process for Variable Selection in Branch &amp; Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Strang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168056v1</w:t>
+                <w:t xml:space="preserve">hal-05488765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168038v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Conference on Stochastic Programming (ICSP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450827v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">XVIIth Conference on Stochastic Programming (ICSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450850v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot sizing and scheduling with fixed sequences and setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 25 (26ème congrès annuel de la société française de recherche opérationnelle et d’aide à la décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824056v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Stage Adaptable Robust Optimization for Glass Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Medvedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.229-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012316900003639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5108,337 +5121,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems (APMS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803390v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Ténérife, Spain. </w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems (APMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.348-363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71629-4_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409750v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ténérife, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824070v1</w:t>
+                <w:t xml:space="preserve">hal-04409750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,103 +5463,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824007v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,707 +5571,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS2023 - International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389378v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial decomposition approach for solving the stochastic uncapacitated lot-sizing problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO2022 - 32nd European Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IWLS2023 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781394v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation des heuristiques relax-and-fix pour résoudre un problème de lot-sizing avec contraintes de capacité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+                <w:t xml:space="preserve">A partial decomposition approach for solving the stochastic uncapacitated lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">EURO2022 - 32nd European Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595372v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial decomposition approach to solve the stochastic uncapacitated lot-sizing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Parallélisation des heuristiques relax-and-fix pour résoudre un problème de lot-sizing avec contraintes de capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSO-CMS 2022 - European Conference on Stochastic Optimization - Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781191v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
+                <w:t xml:space="preserve">A partial decomposition approach to solve the stochastic uncapacitated lot-sizing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSO-CMS 2022 - European Conference on Stochastic Optimization - Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351043v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.663-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351051v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On learning node selection in a branch and bound algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6277,650 +6303,650 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Enschede (online), Netherlands. pp.192-207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot-sizing problem with inventory constraints within periods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770616v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company with Energy Curtailment Incentives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">Capacitated lot-sizing problem with inventory constraints within periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.1021-1026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957564v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Energy Management of a Telecommunications Company to Participate in the Curtailment Market and Reduce the Total Energy Cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company with Energy Curtailment Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 8th International Conference on Smart Energy Grid Engineering (SEGE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987640v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Battery Energy Management of a Telecommunications Company to Participate in the Curtailment Market and Reduce the Total Energy Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 8th International Conference on Smart Energy Grid Engineering (SEGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Oshawa, France. pp.121-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEGE49949.2020.9181937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498985v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t>
+                <w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498970v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6949,73 +6975,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7044,1469 +7070,1443 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">More realistic test instances for the Capacitated Lot-Sizing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30th European Conference On Oparational Research, EURO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476803v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage management with energy curtailing incentives in a telecommunications context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476637v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More realistic test instances for the Capacitated Lot-Sizing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy storage management with energy curtailing incentives in a telecommunications context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Charles</w:t>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Conference On Oparational Research, EURO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476788v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421766v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
+                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.353-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/icaps.v29i1.3498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421794v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
+                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421713v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized approaches to solve the capacitated lot-sizing problem with lost sales and setup times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476625v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Heuristic for Variable Selection in Mixed Integer Linear Programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Juan</w:t>
+                <w:t xml:space="preserve">Parallelized approaches to solve the capacitated lot-sizing problem with lost sales and setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476804v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company Participating in a Curtailing Market</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">A Graph-based Heuristic for Variable Selection in Mixed Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ethève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODays 2019</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476801v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company Participating in a Curtailing Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">PGMODays 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476793v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476421v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de lot-sizing: résultats fondamentaux et applications émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8535,1987 +8535,1978 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janik Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476494v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760507v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
+                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886312v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t>
+              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822211v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2018 - 9th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Ubatuba, Brazil</w:t>
+              <w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963953v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IWLS 2018 - 9th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ubatuba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476464v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822205v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing models for energy management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880075v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Programming approaches for planning re-manufacturing activities under uncertain demand and returns forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Lot-sizing models for energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467184v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de contrats pour la coordination d'une chaîne logistique à deux acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+                <w:t xml:space="preserve">Stochastic Programming approaches for planning re-manufacturing activities under uncertain demand and returns forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Dong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017, 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516758v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level supply chain coordination under complete or asymmetric information</w:t>
+                <w:t xml:space="preserve">Mise en place de contrats pour la coordination d'une chaîne logistique à deux acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISCO - 4th International Symposium on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salerne, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2017, 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516804v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Two-level supply chain coordination under complete or asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply chain ILS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> ISCO - 4th International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294592v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing for a multi-echelon remanufacturing system</w:t>
+                <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quan Dong Vu</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply chain ILS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450753v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing contracts in a two-level supply chain with asymmetric information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing for a multi-echelon remanufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Dong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IWLS - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516780v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing contracts in a two-level supply chain with asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> IWLS - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hanovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230286v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
+                <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.27--33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921357v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10528,89 +10519,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921355v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10652,155 +10652,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling: Analysis of Some Special Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oncu Hazir</w:t>
+                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium. pp.757-761</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217820v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10829,1512 +10842,1473 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling: Analysis of Some Special Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium. pp.757-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217571v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217579v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2013</w:t>
+              <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797815v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">Roadef 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764899v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean based lower bounds for a multi-plant lot-sizing problem with capacity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742184v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272436v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions under Batch Size Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+                <w:t xml:space="preserve">Lagrangean based lower bounds for a multi-plant lot-sizing problem with capacity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272437v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition d'un Problème de Lot-Sizing Multi-site en Problèmes de Localisation et de Multi-flots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions under Batch Size Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012 - 13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742177v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Décomposition d'un Problème de Lot-Sizing Multi-site en Problèmes de Localisation et de Multi-flots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Liberalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
+              <w:t xml:space="preserve">ROADEF 2012 - 13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282446v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671679v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">The integrated lot-sizing and vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Liberalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Workshop on Computational Intelligence in Production and Logistics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIPLS.2011.5953359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated lot-sizing and vehicle routing problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+                <w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Workshop on Computational Intelligence in Production and Logistics Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285795v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12363,669 +12337,708 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic. pp.245-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285723v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.261-274</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285804v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS annual meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285702v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de tâches avec contraintes de livraison et gains cumulatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Etienne, France. pp.855-856</w:t>
+              <w:t xml:space="preserve">INFORMS annual meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285807v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Ordonnancement de tâches avec contraintes de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Etienne, France. pp.855-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287786v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291286v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-Streaming and Just-In-Time Scheduling on Identical Parallel Machines with a Common Due Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13041,73 +13054,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découpage et ordonnancement juste-à-temps de lots de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13123,695 +13136,695 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291284v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-streaming and just-in-time scheduling on a single machine with a common due-date</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oncu Hazir</w:t>
+                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Project Management and Scheduling - PMS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.227-230</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291448v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Lot-streaming and just-in-time scheduling on a single machine with a common due-date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Project Management and Scheduling - PMS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291282v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291460v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671689v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et contraintes de services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009 - 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.296-297</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00460492v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Approach For Lot Streaming and Just In Time Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13827,2235 +13840,2343 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et contraintes de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodríguez-Getán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.291-300</w:t>
+              <w:t xml:space="preserve">ROADEF 2009 - 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.296-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296323v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00460492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties and Setup Costs</w:t>
+                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique et Transports 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650697v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with time windows and setup carry-over</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties and Setup Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique et Transports 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650710v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Service in Supply Chain Production Planning</w:t>
+                <w:t xml:space="preserve">Lot-sizing with time windows and setup carry-over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Operational Research 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Alger, Algeria. pp.347-357</w:t>
+              <w:t xml:space="preserve">Logistique et Transports 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649792v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast neighborhood search for the single machine earliness-tardiness scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.164-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303881v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing Problems with Time Windows and Shortages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Operational Research Societies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sandton, South Africa</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301911v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast neighborhood search for the single machine earliness-tardiness scheduling problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot-sizing Problems with Time Windows and Shortages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.164-168</w:t>
+              <w:t xml:space="preserve">International Federation of Operational Research Societies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sandton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302984v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et ruptures sur les demandes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quality Service in Supply Chain Production Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodriguez-Getan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.3-4</w:t>
+              <w:t xml:space="preserve">International Symposium on Operational Research 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Alger, Algeria. pp.347-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301907v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisinages rapides pour le problème d'ordonnancement à une machine avec pénalités d'avance et de retard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et ruptures sur les demandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun-Yi Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision FRANCORO V / ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.259-260</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311652v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean heuristics for capacitated lot-sizing problem with setup times, safety stocks and shortage costs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voisinages rapides pour le problème d'ordonnancement à une machine avec pénalités d'avance et de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Yi Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision FRANCORO V / ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311560v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des différentes formulations de problèmes de lot-sizing avec des coûts de rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lagrangean heuristics for capacitated lot-sizing problem with setup times, safety stocks and shortage costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2006 - 7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">8th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319083v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités valides pour le problème de lot-sizing avec des coûts de rupture sur la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPOC3 : Journées Polyèdres et Optimisation Combinatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully polynomial approximation schemes for a single-item capacitated lot-sizing with lost sales problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative des différentes formulations de problèmes de lot-sizing avec des coûts de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.204-208</w:t>
+              <w:t xml:space="preserve">ROADEF 2006 - 7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351272v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully polynomial approximation schemes for a single-item capacitated lot-sizing with lost sales problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2006 - 12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.185-190</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.204-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311497v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
+                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+              <w:t xml:space="preserve">INCOM 2006 - 12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111725v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Absi</w:t>
+                <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ALIO/EURO conference on combinatorial optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.18-18</w:t>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492591v1</w:t>
+                <w:t xml:space="preserve">inria-00111725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.45-46</w:t>
+              <w:t xml:space="preserve">5th ALIO/EURO conference on combinatorial optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.18-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419688v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Branch-and-cut pour le problème Anneau-Etoile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420548v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new branch-and-bound algorithm for the minimization of earlinessa nd tardiness on a single machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme de Branch-and-cut pour le problème Anneau-Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Sourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.258-261</w:t>
+              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486611v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une heuristique pour un problème de lot­sizing à capacité fini sous contrainte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Absi</w:t>
+                <w:t xml:space="preserve">A new branch-and-bound algorithm for the minimization of earlinessa nd tardiness on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MAJECSTIC'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Calais, France</w:t>
+              <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.258-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498593v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Une heuristique pour un problème de lot­sizing à capacité fini sous contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francoro 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse. pp.24-24</w:t>
+              <w:t xml:space="preserve">Congrès MAJECSTIC'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498589v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for the earliness-tardiness scheduling problem on parallel machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nancy, France. pp.210-213</w:t>
+              <w:t xml:space="preserve">Francoro 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501465v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new lower bound for the one machine scheduling problem with earliness and tardiness penalties</w:t>
+                <w:t xml:space="preserve">Lower bounds for the earliness-tardiness scheduling problem on parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Agueda Rios Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Copenhagen, Denmark. pp.138-139</w:t>
+              <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nancy, France. pp.210-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533712v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème à une machine avec pénalités d'avance et de retard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new lower bound for the one machine scheduling problem with earliness and tardiness penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France. pp.177-177</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Copenhagen, Denmark. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561985v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le problème à une machine avec pénalités d'avance et de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France. pp.177-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimum Batch Size in Production Planning: Decomposition or Hierarchical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Conference on Quantitative Methods for Decision Making (ORBEL'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16065,265 +16186,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices et problèmes d'algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.460, 2007, 2-10-051185-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices et Problèmes d'Algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2003, 2100056433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16333,293 +16454,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Variable Selection in a Branch and Bound Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research. CPAIOR: International Conference on Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176-185, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just-in-Time Planning and Lot-Sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y.A. Rios-Solis and R.Z. Rios-Mercado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Just-in-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Springer, pp.191-207, 2012, Springer Optimization and Its Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-1123-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00642598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16766,51 +16887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Faria Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.11.1.1-13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.12.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00443-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem B&#252;lb&#252;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil &#350;en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0585-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2018.05.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oncu Hazir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1289-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532920" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0229-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCPGMG7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SFBGM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331930903500332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J64KXH2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-007-0048-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPGVSZ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Agueda Rios Solis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.05.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX9HTQFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01182232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026224610295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2WDRJQG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Juan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Maktouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Godard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Medvedev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012316900003639" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Etheve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551266" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE49949.2020.9181937" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias F. Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eth&#232;ve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516780v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742177v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Liberalino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPLS.2011.5953359" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodr&#237;guez-Get&#225;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296323v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650697v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez-Getan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301911v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301907v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yi Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311560v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419688v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420548v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486611v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498589v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533712v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561985v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourmeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987320v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_12" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1123-9_9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TFTFR6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Faria Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.11.1.1-13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.12.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00443-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem B&#252;lb&#252;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil &#350;en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0585-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2018.05.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oncu Hazir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1289-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532920" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0229-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCPGMG7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331930903500332" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SFBGM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J64KXH2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-007-0048-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPGVSZ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Agueda Rios Solis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.05.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX9HTQFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01182232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026224610295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2WDRJQG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Juan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Maktouf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Godard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Medvedev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012316900003639" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Etheve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551266" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE49949.2020.9181937" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias F. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eth&#232;ve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Liberalino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPLS.2011.5953359" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodr&#237;guez-Get&#225;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez-Getan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yi Zhao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319083v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419688v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420548v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501465v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourmeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1123-9_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TFTFR6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>