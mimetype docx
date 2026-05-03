--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -204,495 +204,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t>
+                <w:t xml:space="preserve">Managing a multi battery energy storage system of a telecommunications company in order to reduce the total energy cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Absi</w:t>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12720/sgce.11.1.1-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337821v1</w:t>
+                <w:t xml:space="preserve">halshs-03472030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a multi battery energy storage system of a telecommunications company in order to reduce the total energy cost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motivations and analysis of the capacitated lot-sizing problem with setup times and minimum and maximum ending inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bentz</w:t>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302 (1), pp.203-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12720/sgce.11.1.1-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03472030v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations and analysis of the capacitated lot-sizing problem with setup times and minimum and maximum ending inventories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Combining polyhedral approaches and stochastic dual dynamic integer programming for solving the uncapacitated lot-sizing problem under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.12.017⟩</w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1024-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.2021.1118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962327v1</w:t>
+                <w:t xml:space="preserve">hal-03606367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining polyhedral approaches and stochastic dual dynamic integer programming for solving the uncapacitated lot-sizing problem under uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1024-1041. </w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/ijoc.2021.1118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606367v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t>
               </w:r>
@@ -1205,494 +1205,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level lot-sizing with inventory bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+                <w:t xml:space="preserve">Trains do not vanish: the ROADEF/EURO challenge 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271 (2), pp.1091-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-018-3066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817667v1</w:t>
+                <w:t xml:space="preserve">hal-01883062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trains do not vanish: the ROADEF/EURO challenge 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jost</w:t>
+                <w:t xml:space="preserve">Two-level lot-sizing with inventory bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Ramond</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 271 (2), pp.1091-1105. </w:t>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-018-3066-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883062v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Scheduling Algorithms for Hybrid Parallel Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S012905411850003X⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516700v1</w:t>
+                <w:t xml:space="preserve">hal-02074575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Family of Scheduling Algorithms for Hybrid Parallel Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bendotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S012905411850003X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02074575v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
               </w:r>
@@ -1717,64 +1717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.14. </w:t>
@@ -1806,286 +1806,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188559v1</w:t>
+                <w:t xml:space="preserve">hal-01366520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 248 (3), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366520v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t>
               </w:r>
@@ -2214,77 +2214,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Błażewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 196, pp.72-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,64 +2435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Lagrangian heuristics for a two-level lot-sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2565,77 +2565,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (6), pp.1625-1638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,445 +2754,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170496v1</w:t>
+                <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Lagrangean Heuristic for a Multi-Plant Lot-Sizing Problem with Transfer and Storage Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (04), pp.429-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764867v1</w:t>
+                <w:t xml:space="preserve">hal-00920396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean Heuristic for a Multi-Plant Lot-Sizing Problem with Transfer and Storage Capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro/2013050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00920396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncapacitated lot-sizing problem with production time windows, early productions, backlogs and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (9), pp.2551-2566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3336,251 +3336,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Algorithm for Solving the Ring Star Problem</w:t>
+                <w:t xml:space="preserve">Fast Neighborhood Search For The Single Machine Earliness-Tardiness Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (1), pp.125-140. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (8), pp.1464-1471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331930903500332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170329v1</w:t>
+                <w:t xml:space="preserve">hal-01185254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Neighborhood Search For The Single Machine Earliness-Tardiness Scheduling Problem</w:t>
+                <w:t xml:space="preserve">An Exact Algorithm for Solving the Ring Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.002⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331930903500332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01185254v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with safety stocks and demand shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3639,51 +3639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,51 +3730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster branch-and-bound algorithm for the earliness-tardiness scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Agueda Rios Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 189 (3), pp.1305-1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3949,51 +3949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP-based heuristics for multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The one machine scheduling with earliness and tardiness penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4415,51 +4415,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
+                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -4477,73 +4477,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168056v1</w:t>
+                <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
               </w:r>
@@ -4585,97 +4585,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -4693,501 +4693,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Conference on Stochastic Programming (ICSP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450827v1</w:t>
+                <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing and scheduling with fixed sequences and setup times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Godard</w:t>
+                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 25 (26ème congrès annuel de la société française de recherche opérationnelle et d’aide à la décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519156v1</w:t>
+                <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Lot sizing and scheduling with fixed sequences and setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ROADEF 25 (26ème congrès annuel de la société française de recherche opérationnelle et d’aide à la décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450850v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Adaptable Robust Optimization for Glass Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Medvedev</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329439v1</w:t>
+                <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Two-Stage Adaptable Robust Optimization for Glass Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Medvedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.229-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012316900003639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824056v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
               </w:r>
@@ -5284,252 +5284,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409750v1</w:t>
+                <w:t xml:space="preserve">hal-04824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ténérife, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824070v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
@@ -5826,90 +5826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisation des heuristiques relax-and-fix pour résoudre un problème de lot-sizing avec contraintes de capacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,174 +6023,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351043v2</w:t>
+                <w:t xml:space="preserve">hal-03351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On learning node selection in a branch and bound algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,73 +6209,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6303,240 +6294,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Enschede (online), Netherlands. pp.192-207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.663-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351051v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitated lot-sizing problem with inventory constraints within periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.1021-1026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6570,90 +6570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company with Energy Curtailment Incentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6691,90 +6691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery Energy Management of a Telecommunications Company to Participate in the Curtailment Market and Reduce the Total Energy Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,623 +6910,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t>
+                <w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
+              <w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476797v1</w:t>
+                <w:t xml:space="preserve">hal-02498970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421895v1</w:t>
+                <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More realistic test instances for the Capacitated Lot-Sizing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Energy storage management with energy curtailing incentives in a telecommunications context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Conference On Oparational Research, EURO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476788v1</w:t>
+                <w:t xml:space="preserve">hal-02476637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">More realistic test instances for the Capacitated Lot-Sizing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30th European Conference On Oparational Research, EURO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476803v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage management with energy curtailing incentives in a telecommunications context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476637v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498970v1</w:t>
+                <w:t xml:space="preserve">hal-02421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
               </w:r>
@@ -7815,90 +7815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelized approaches to solve the capacitated lot-sizing problem with lost sales and setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,338 +7917,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Heuristic for Variable Selection in Mixed Integer Linear Programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Juan</w:t>
+                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company Participating in a Curtailing Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
+              <w:t xml:space="preserve">PGMODays 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476804v1</w:t>
+                <w:t xml:space="preserve">hal-02476801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company Participating in a Curtailing Market</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+                <w:t xml:space="preserve">A Graph-based Heuristic for Variable Selection in Mixed Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ethève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODays 2019</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476801v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8280,683 +8280,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de lot-sizing: résultats fondamentaux et applications émergentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476481v1</w:t>
+                <w:t xml:space="preserve">hal-02476421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476508v1</w:t>
+                <w:t xml:space="preserve">hal-01822208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822208v1</w:t>
+                <w:t xml:space="preserve">hal-02476472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problèmes de lot-sizing: résultats fondamentaux et applications émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">ROADEF2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476472v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476421v1</w:t>
+                <w:t xml:space="preserve">hal-02476508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476494v1</w:t>
+                <w:t xml:space="preserve">hal-01822211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
               </w:r>
@@ -9126,122 +9096,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822211v1</w:t>
+                <w:t xml:space="preserve">hal-02476494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
               </w:r>
@@ -9316,312 +9316,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476464v1</w:t>
+                <w:t xml:space="preserve">hal-01822205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822205v1</w:t>
+                <w:t xml:space="preserve">hal-02476464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing models for energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10242,64 +10242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.27--33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10327,493 +10327,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
+                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+                <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921357v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921356v1</w:t>
+                <w:t xml:space="preserve">hal-00921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling: Analysis of Some Special Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium. pp.757-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217571v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10842,260 +10842,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling: Analysis of Some Special Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oncu Hazir</w:t>
+                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium. pp.757-761</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217820v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921355v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
               </w:r>
@@ -11176,103 +11176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11291,459 +11291,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
+              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272436v1</w:t>
+                <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Lagrangean based lower bounds for a multi-plant lot-sizing problem with capacity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+                <w:t xml:space="preserve">hal-00742184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764899v1</w:t>
+                <w:t xml:space="preserve">hal-01272436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean based lower bounds for a multi-plant lot-sizing problem with capacity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742184v1</w:t>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions under Batch Size Constraints</w:t>
               </w:r>
@@ -11831,484 +11831,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition d'un Problème de Lot-Sizing Multi-site en Problèmes de Localisation et de Multi-flots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012 - 13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742177v1</w:t>
+                <w:t xml:space="preserve">hal-01282446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Décomposition d'un Problème de Lot-Sizing Multi-site en Problèmes de Localisation et de Multi-flots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Liberalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
+              <w:t xml:space="preserve">ROADEF 2012 - 13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282446v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated lot-sizing and vehicle routing problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Workshop on Computational Intelligence in Production and Logistics Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285795v1</w:t>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285723v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12337,299 +12354,282 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic. pp.245-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">The integrated lot-sizing and vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Liberalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Workshop on Computational Intelligence in Production and Logistics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIPLS.2011.5953359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671679v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
               </w:r>
@@ -12913,51 +12913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bendotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13002,355 +13002,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-Streaming and Just-In-Time Scheduling on Identical Parallel Machines with a Common Due Date</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oncu Hazir</w:t>
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291444v1</w:t>
+                <w:t xml:space="preserve">hal-01291286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage et ordonnancement juste-à-temps de lots de production</w:t>
+                <w:t xml:space="preserve">Lot-Streaming and Just-In-Time Scheduling on Identical Parallel Machines with a Common Due Date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291437v1</w:t>
+                <w:t xml:space="preserve">hal-01291444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Découpage et ordonnancement juste-à-temps de lots de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291286v1</w:t>
+                <w:t xml:space="preserve">hal-01291437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13483,64 +13483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13673,103 +13673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13788,217 +13788,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Approach For Lot Streaming and Just In Time Scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et contraintes de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodríguez-Getán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2009 - 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.296-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296315v1</w:t>
+                <w:t xml:space="preserve">emse-00460492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et contraintes de services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Approach For Lot Streaming and Just In Time Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009 - 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.296-297</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00460492v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties</w:t>
               </w:r>
@@ -14237,125 +14237,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast neighborhood search for the single machine earliness-tardiness scheduling problem</w:t>
+                <w:t xml:space="preserve">Quality Service in Supply Chain Production Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodriguez-Getan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.164-168</w:t>
+              <w:t xml:space="preserve">International Symposium on Operational Research 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Alger, Algeria. pp.347-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302984v1</w:t>
+                <w:t xml:space="preserve">hal-01649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14371,303 +14397,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing Problems with Time Windows and Shortages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Operational Research Societies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Sandton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Service in Supply Chain Production Planning</w:t>
+                <w:t xml:space="preserve">Fast neighborhood search for the single machine earliness-tardiness scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Operational Research 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Alger, Algeria. pp.347-357</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.164-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649792v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et ruptures sur les demandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14718,51 +14718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voisinages rapides pour le problème d'ordonnancement à une machine avec pénalités d'avance et de retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Yi Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14800,51 +14800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangean heuristics for capacitated lot-sizing problem with setup times, safety stocks and shortage costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14882,51 +14882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités valides pour le problème de lot-sizing avec des coûts de rupture sur la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14964,51 +14964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des différentes formulations de problèmes de lot-sizing avec des coûts de rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15115,51 +15115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15322,51 +15322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15404,51 +15404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15480,221 +15480,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Branch-and-cut pour le problème Anneau-Etoile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new branch-and-bound algorithm for the minimization of earlinessa nd tardiness on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.258-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420548v1</w:t>
+                <w:t xml:space="preserve">hal-01486611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new branch-and-bound algorithm for the minimization of earlinessa nd tardiness on a single machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithme de Branch-and-cut pour le problème Anneau-Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.258-261</w:t>
+              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486611v1</w:t>
+                <w:t xml:space="preserve">hal-01420548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une heuristique pour un problème de lot­sizing à capacité fini sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15732,51 +15732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15840,51 +15840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Agueda Rios Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Nancy, France. pp.210-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15978,51 +15978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème à une machine avec pénalités d'avance et de retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16468,51 +16468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Variable Selection in a Branch and Bound Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16598,64 +16598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just-in-Time Planning and Lot-Sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16887,51 +16887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Faria Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.11.1.1-13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.12.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00443-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem B&#252;lb&#252;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil &#350;en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0585-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2018.05.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oncu Hazir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1289-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532920" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0229-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCPGMG7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331930903500332" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SFBGM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J64KXH2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-007-0048-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPGVSZ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Agueda Rios Solis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.05.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX9HTQFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01182232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026224610295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2WDRJQG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Juan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Maktouf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Godard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Medvedev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012316900003639" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Etheve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551266" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE49949.2020.9181937" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias F. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eth&#232;ve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Liberalino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPLS.2011.5953359" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodr&#237;guez-Get&#225;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez-Getan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yi Zhao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319083v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419688v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420548v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501465v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourmeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1123-9_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TFTFR6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Faria Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.11.1.1-13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.12.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00443-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem B&#252;lb&#252;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil &#350;en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0585-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2018.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oncu Hazir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1289-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532920" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0229-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCPGMG7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SFBGM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331930903500332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J64KXH2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-007-0048-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPGVSZ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Agueda Rios Solis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.05.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX9HTQFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01182232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026224610295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2WDRJQG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Juan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Maktouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Godard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Medvedev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012316900003639" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Etheve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551266" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE49949.2020.9181937" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias F. Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eth&#232;ve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Liberalino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPLS.2011.5953359" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291437v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodr&#237;guez-Get&#225;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez-Getan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301911v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yi Zhao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319083v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419688v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420548v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501465v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourmeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1123-9_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TFTFR6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>