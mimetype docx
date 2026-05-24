--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,295 +66,295 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic dual dynamic integer programming based approach for remanufacturing planning under uncertainty</w:t>
+                <w:t xml:space="preserve">Optimization of battery management in telecommunications networks under energy market incentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Isaías Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2120924⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-023-05402-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781178v1</w:t>
+                <w:t xml:space="preserve">hal-04187112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a multi battery energy storage system of a telecommunications company in order to reduce the total energy cost</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic dual dynamic integer programming based approach for remanufacturing planning under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (17), pp.5992-6012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12720/sgce.11.1.1-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2120924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03472030v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations and analysis of the capacitated lot-sizing problem with setup times and minimum and maximum ending inventories</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -457,77 +457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining polyhedral approaches and stochastic dual dynamic integer programming for solving the uncapacitated lot-sizing problem under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), pp.1024-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -555,2411 +555,2399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t>
+                <w:t xml:space="preserve">Managing a multi battery energy storage system of a telecommunications company in order to reduce the total energy cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Absi</w:t>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Smart Grid and Clean Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12720/sgce.11.1.1-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337821v1</w:t>
+                <w:t xml:space="preserve">halshs-03472030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower and upper bounds for scheduling energy-consuming tasks with storage resources and piecewise linear costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.03.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.93-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09486-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141158v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed integer formulations using natural variables for single machine scheduling around a common due date</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.08.033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296 (2), pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074488v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of a two-level supply chain with contracts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixed integer formulations using natural variables for single machine scheduling around a common due date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-020-00443-0⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.36-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770604v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for a multi-echelon lot-sizing problem with returns and lost sales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coordination of a two-level supply chain with contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Quan Vu</w:t>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.104865. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.235-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.104865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-020-00443-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470310v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-machine common due date total earliness/tardiness scheduling with machine unavailability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for a multi-echelon lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Bülbül</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Halil Şen</w:t>
+                <w:t xml:space="preserve">Dong Quan Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-018-0585-x⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.104865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.104865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470377v1</w:t>
+                <w:t xml:space="preserve">hal-02470310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trains do not vanish: the ROADEF/EURO challenge 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Single-machine common due date total earliness/tardiness scheduling with machine unavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Bülbül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Ramond</w:t>
+                <w:t xml:space="preserve">Halil Şen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-018-3066-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.543-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-018-0585-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883062v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level lot-sizing with inventory bounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trains do not vanish: the ROADEF/EURO challenge 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271 (2), pp.1091-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-018-3066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817667v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-level lot-sizing with inventory bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02074575v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Scheduling Algorithms for Hybrid Parallel Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S012905411850003X⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516700v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Family of Scheduling Algorithms for Hybrid Parallel Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2675891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S012905411850003X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516752v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2675891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366520v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188559v1</w:t>
+                <w:t xml:space="preserve">hal-01366520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Rios-Solis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 251 (2), pp.442-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 248 (3), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303053v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of scheduling problems with preemptions on multi-core computers with GPU accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibarra-Rojas Omar J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Błażewicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Yasmin Rios-Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 196, pp.72-82. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 251 (2), pp.442-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208434v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance guarantees for a scheduling problem with common stepwise job payoffs</w:t>
+                <w:t xml:space="preserve">A study of scheduling problems with preemptions on multi-core computers with GPU accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jacek Błażewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170028v1</w:t>
+                <w:t xml:space="preserve">hal-01208434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and Lagrangian heuristics for a two-level lot-sizing problem with bounded inventory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance guarantees for a scheduling problem with common stepwise job payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (4), pp.983-1006. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.377-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-015-0404-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01181851v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent tasks on multi-cores with GPU accelerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Models and Lagrangian heuristics for a two-level lot-sizing problem with bounded inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.3359⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (4), pp.983-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-015-0404-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081625v1</w:t>
+                <w:t xml:space="preserve">emse-01181851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling with Common Due Date</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scheduling independent tasks on multi-cores with GPU accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 213 (1), pp.187-202. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1625-1638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-012-1289-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185283v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling with Common Due Date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 213 (1), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-012-1289-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764867v1</w:t>
+                <w:t xml:space="preserve">hal-01185283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangean Heuristic for a Multi-Plant Lot-Sizing Problem with Transfer and Storage Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deleplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3000,13183 +2988,13450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170496v1</w:t>
+                <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncapacitated lot-sizing problem with production time windows, early productions, backlogs and lost sales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (9), pp.2551-2566. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.532920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-012-0302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00613024v1</w:t>
+                <w:t xml:space="preserve">hal-01170496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Batch Sizing and Scheduling on a Single Machine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uncapacitated lot-sizing problem with production time windows, early productions, backlogs and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (6), pp.541-555. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.2551-2566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-011-0229-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.532920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01185232v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00613024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Neighborhood Search For The Single Machine Earliness-Tardiness Scheduling Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated Batch Sizing and Scheduling on a Single Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (6), pp.541-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-011-0229-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185254v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Algorithm for Solving the Ring Star Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast Neighborhood Search For The Single Machine Earliness-Tardiness Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (8), pp.1464-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331930903500332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with safety stocks and demand shortage costs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Exact Algorithm for Solving the Ring Star Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331930903500332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00429420v1</w:t>
+                <w:t xml:space="preserve">hal-01170329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with safety stocks and demand shortage costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 185 (3), pp.1351-1374. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (11), pp.2926-2936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.01.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506261v1</w:t>
+                <w:t xml:space="preserve">emse-00429420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster branch-and-bound algorithm for the earliness-tardiness scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (3), pp.1351-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-007-0048-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01185214v1</w:t>
+                <w:t xml:space="preserve">hal-00506261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bound for the earliness-tardiness scheduling problem on parallel machines with distinct due dates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A faster branch-and-bound algorithm for the earliness-tardiness scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-007-0048-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.05.052⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185211v1</w:t>
+                <w:t xml:space="preserve">hal-01185214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP-based heuristics for multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lower bound for the earliness-tardiness scheduling problem on parallel machines with distinct due dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Agueda Rios Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (2), pp.171-192. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 189 (3), pp.1305-1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro:2007014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01182232v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MIP-based heuristics for multi-item capacitated lot-sizing problem with setup times and shortage costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.171-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro:2007014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01182232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The one machine scheduling with earliness and tardiness penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (6), pp.533-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1026224610295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Function Chaining and Assignment for In-Network Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Ntumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Liege/Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov Decision Process for Variable Selection in Branch &amp; Bound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Planning in Branch-and-Bound: Model-Based Reinforcement Learning for Exact Combinatorial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Strang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">AAAI 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488765v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Markov Decision Process for Variable Selection in Branch &amp; Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Strang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450827v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450850v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot sizing and scheduling with fixed sequences and setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Maktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 25 (26ème congrès annuel de la société française de recherche opérationnelle et d’aide à la décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824056v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Adaptable Robust Optimization for Glass Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012316900003639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05329439v1</w:t>
+                <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-Stage Adaptable Robust Optimization for Glass Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems (APMS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71629-4_24⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.229-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012316900003639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803390v1</w:t>
+                <w:t xml:space="preserve">hal-05329439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Energy Allocation for Collective Self-Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ténérife, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Production Management Systems (APMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.348-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71629-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824007v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS2023 - International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389378v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial decomposition approach for solving the stochastic uncapacitated lot-sizing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO2022 - 32nd European Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IWLS2023 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781394v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation des heuristiques relax-and-fix pour résoudre un problème de lot-sizing avec contraintes de capacité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A partial decomposition approach for solving the stochastic uncapacitated lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">EURO2022 - 32nd European Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595372v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial decomposition approach to solve the stochastic uncapacitated lot-sizing problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parallélisation des heuristiques relax-and-fix pour résoudre un problème de lot-sizing avec contraintes de capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSO-CMS 2022 - European Conference on Stochastic Optimization - Computational Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781191v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A partial decomposition approach to solve the stochastic uncapacitated lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
+              <w:t xml:space="preserve">ECSO-CMS 2022 - European Conference on Stochastic Optimization - Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351051v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning node selection in a branch and bound algorithm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940726v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On learning node selection in a branch and bound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Etheve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351045v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Enschede (online), Netherlands. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351043v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot-sizing problem with inventory constraints within periods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.663-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770616v1</w:t>
+                <w:t xml:space="preserve">hal-03351043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company with Energy Curtailment Incentives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacitated lot-sizing problem with inventory constraints within periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.1021-1026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957564v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Energy Management of a Telecommunications Company to Participate in the Curtailment Market and Reduce the Total Energy Cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company with Energy Curtailment Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 8th International Conference on Smart Energy Grid Engineering (SEGE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987640v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Battery Energy Management of a Telecommunications Company to Participate in the Curtailment Market and Reduce the Total Energy Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 8th International Conference on Smart Energy Grid Engineering (SEGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Oshawa, France. pp.121-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEGE49949.2020.9181937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498985v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498970v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476803v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage management with energy curtailing incentives in a telecommunications context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chardy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476637v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More realistic test instances for the Capacitated Lot-Sizing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+                <w:t xml:space="preserve">Energy storage management with energy curtailing incentives in a telecommunications context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Conference On Oparational Research, EURO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476788v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">More realistic test instances for the Capacitated Lot-Sizing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
+              <w:t xml:space="preserve">30th European Conference On Oparational Research, EURO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476797v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421895v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421766v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized approaches to solve the capacitated lot-sizing problem with lost sales and setup times</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.353-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/icaps.v29i1.3498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476625v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company Participating in a Curtailing Market</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parallelized approaches to solve the capacitated lot-sizing problem with lost sales and setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODays 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Lot sizing - IWLS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476801v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-based Heuristic for Variable Selection in Mixed Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ethève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Optimizing Battery Usage for a Telecommunications Company Participating in a Curtailing Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Faria Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">PGMODays 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476793v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bornes pour un problème d'ordonnancement avec allocation et stockage d'énergie et coûts linéaires par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476421v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822208v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476472v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de lot-sizing: résultats fondamentaux et applications émergentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scheduling energy-consuming jobs on parallel machines with piecewise-linear costs and storage resources: A lot-sizing and scheduling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Project Management and Scheduling - PMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476481v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Problèmes de lot-sizing: résultats fondamentaux et applications émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476508v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for an energy scheduling problem with piecewise-linear costs and storage resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822211v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760507v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886312v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476494v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie avec stockage et couts linéaires par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2018 - 9th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Ubatuba, Brazil</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963953v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">IWLS 2018 - 9th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ubatuba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822205v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition method in a scheduling problem with energy storage and costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Programming - ISMP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing models for energy management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Falq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880075v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Programming approaches for planning re-manufacturing activities under uncertain demand and returns forecasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing models for energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Saadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467184v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de contrats pour la coordination d'une chaîne logistique à deux acteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic Programming approaches for planning re-manufacturing activities under uncertain demand and returns forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Dong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017, 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516758v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level supply chain coordination under complete or asymmetric information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mise en place de contrats pour la coordination d'une chaîne logistique à deux acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISCO - 4th International Symposium on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salerne, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2017, 18e conférence de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516804v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-level supply chain coordination under complete or asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply chain ILS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> ISCO - 4th International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294592v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing for a multi-echelon remanufacturing system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quan Dong Vu</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply chain ILS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450753v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing contracts in a two-level supply chain with asymmetric information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic lot-sizing for a multi-echelon remanufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Dong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IWLS - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516780v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing contracts in a two-level supply chain with asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> IWLS - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hanovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230286v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scheduling Tasks with Precedence Constraints on Hybrid Multi-core Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              <w:t xml:space="preserve">IPDPSW 2015 - IEEE International Parallel and Distributed Processing Symposium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.27--33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921357v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scheduling Independent Tasks on Multi-cores with GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2013 - 11th International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.228-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54420-0_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102263v1</w:t>
+                <w:t xml:space="preserve">hal-00921357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast Biological Sequence Comparison on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd International Conference on Parallel Processing, ICPP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Minneapolis, United States. pp.501 - 509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2014.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921355v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling: Analysis of Some Special Cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preemptive scheduling of independent tasks on multi-cores with GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium. pp.757-761</w:t>
+              <w:t xml:space="preserve">ECCO XXVI: the 26th European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217820v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Batch Sizing and Just-In-Time Scheduling: Analysis of Some Special Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium. pp.757-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217822v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A polynomial time OPT-1 algorithm for a scheduling problem with two delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory and Applications, MISTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Gent, Belgium. pp.268-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217571v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An absolute approximation algorithm for a scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921356v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approximation Algorithms for a Scheduling Problem on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">11th workshop on Models and Algorithms for Planning and Scheduling Problems MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217579v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un algorithme avec garantie de performance pour un problème d'ordonnancement avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2013</w:t>
+              <w:t xml:space="preserve">Congres de la Societe Francaise de Recherche Operationnelle et d'Aide a la Decision, ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797815v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">Roadef 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764899v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean based lower bounds for a multi-plant lot-sizing problem with capacity constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742184v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lagrangean based lower bounds for a multi-plant lot-sizing problem with capacity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272436v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Résolution exacte d'un problème d'ordonnancement de tâches avec dates de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions under Batch Size Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272437v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions under Batch Size Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282446v1</w:t>
+                <w:t xml:space="preserve">hal-01272437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition d'un Problème de Lot-Sizing Multi-site en Problèmes de Localisation et de Multi-flots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deleplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitor Liberalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012 - 13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Branch and Bound method for a one-machine scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial optimisation (CO '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic. pp.245-247</w:t>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282526v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solving the one-machine scheduling problem with cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">10th workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic. pp.245-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285723v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated lot-sizing and vehicle routing problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Workshop on Computational Intelligence in Production and Logistics Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285795v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The integrated lot-sizing and vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Liberalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Workshop on Computational Intelligence in Production and Logistics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIPLS.2011.5953359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285804v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single machine scheduling with delivery dates and cumulative payoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS annual meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">5th Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Phoenix, Arizona, United States. pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285702v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de tâches avec contraintes de livraison et gains cumulatifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suppliers' Coordination of Production and Delivery Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Etienne, France. pp.855-856</w:t>
+              <w:t xml:space="preserve">INFORMS annual meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285807v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement de tâches avec contraintes de livraison et gains cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Etienne, France. pp.855-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287786v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bendotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291286v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-Streaming and Just-In-Time Scheduling on Identical Parallel Machines with a Common Due Date</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291444v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage et ordonnancement juste-à-temps de lots de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Lot-Streaming and Just-In-Time Scheduling on Identical Parallel Machines with a Common Due Date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291437v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Découpage et ordonnancement juste-à-temps de lots de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291284v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-streaming and just-in-time scheduling on a single machine with a common due-date</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Project Management and Scheduling - PMS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.227-230</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291448v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lot-streaming and just-in-time scheduling on a single machine with a common due-date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Project Management and Scheduling - PMS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291282v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291460v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671689v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et contraintes de services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009 - 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.296-297</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00460492v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Approach For Lot Streaming and Just In Time Scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et contraintes de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodríguez-Getán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2009 - 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.296-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296315v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00460492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">An Integrated Approach For Lot Streaming and Just In Time Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.291-300</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296323v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties and Setup Costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncu Hazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique et Transports 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650697v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with time windows and setup carry-over</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Batching and Scheduling with Tardiness Penalties and Setup Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncu Hazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique et Transports 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650710v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Service in Supply Chain Production Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing with time windows and setup carry-over</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Operational Research 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Alger, Algeria. pp.347-357</w:t>
+              <w:t xml:space="preserve">Logistique et Transports 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649792v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quality Service in Supply Chain Production Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rodriguez-Getan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t>
+              <w:t xml:space="preserve">International Symposium on Operational Research 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Alger, Algeria. pp.347-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303881v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing Problems with Time Windows and Shortages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Operational Research Societies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sandton, South Africa</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301911v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast neighborhood search for the single machine earliness-tardiness scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing Problems with Time Windows and Shortages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.164-168</w:t>
+              <w:t xml:space="preserve">International Federation of Operational Research Societies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sandton, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302984v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et ruptures sur les demandes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast neighborhood search for the single machine earliness-tardiness scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.3-4</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.164-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301907v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisinages rapides pour le problème d'ordonnancement à une machine avec pénalités d'avance et de retard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Problème de lot-sizing à capacité finie avec fenêtres de temps et ruptures sur les demandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun-Yi Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision FRANCORO V / ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.259-260</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311652v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangean heuristics for capacitated lot-sizing problem with setup times, safety stocks and shortage costs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Voisinages rapides pour le problème d'ordonnancement à une machine avec pénalités d'avance et de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Yi Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision FRANCORO V / ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311560v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités valides pour le problème de lot-sizing avec des coûts de rupture sur la demande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lagrangean heuristics for capacitated lot-sizing problem with setup times, safety stocks and shortage costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPOC3 : Journées Polyèdres et Optimisation Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">8th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319091v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des différentes formulations de problèmes de lot-sizing avec des coûts de rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Inégalités valides pour le problème de lot-sizing avec des coûts de rupture sur la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2006 - 7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">JPOC3 : Journées Polyèdres et Optimisation Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319083v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully polynomial approximation schemes for a single-item capacitated lot-sizing with lost sales problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des différentes formulations de problèmes de lot-sizing avec des coûts de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.204-208</w:t>
+              <w:t xml:space="preserve">ROADEF 2006 - 7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351272v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fully polynomial approximation schemes for a single-item capacitated lot-sizing with lost sales problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2006 - 12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.185-190</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.204-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311497v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+              <w:t xml:space="preserve">INCOM 2006 - 12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111725v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ALIO/EURO conference on combinatorial optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.18-18</w:t>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492591v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Capacitated lot-sizing problem with setup times, stock and demand shortages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.45-46</w:t>
+              <w:t xml:space="preserve">5th ALIO/EURO conference on combinatorial optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.18-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419688v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new branch-and-bound algorithm for the minimization of earlinessa nd tardiness on a single machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.258-261</w:t>
+              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486611v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Branch-and-cut pour le problème Anneau-Etoile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new branch-and-bound algorithm for the minimization of earlinessa nd tardiness on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.258-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420548v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une heuristique pour un problème de lot­sizing à capacité fini sous contrainte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algorithme de Branch-and-cut pour le problème Anneau-Etoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MAJECSTIC'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Calais, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498593v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Une heuristique pour un problème de lot­sizing à capacité fini sous contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francoro 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse. pp.24-24</w:t>
+              <w:t xml:space="preserve">Congrès MAJECSTIC'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498589v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for the earliness-tardiness scheduling problem on parallel machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation et résolution d'un problème de lot-sizing à capacité finie sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nancy, France. pp.210-213</w:t>
+              <w:t xml:space="preserve">Francoro 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501465v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new lower bound for the one machine scheduling problem with earliness and tardiness penalties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lower bounds for the earliness-tardiness scheduling problem on parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Agueda Rios Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Copenhagen, Denmark. pp.138-139</w:t>
+              <w:t xml:space="preserve">PMS 2004 - 9th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nancy, France. pp.210-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533712v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème à une machine avec pénalités d'avance et de retard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new lower bound for the one machine scheduling problem with earliness and tardiness penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France. pp.177-177</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Copenhagen, Denmark. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561985v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le problème à une machine avec pénalités d'avance et de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France. pp.177-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimum Batch Size in Production Planning: Decomposition or Hierarchical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mercé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Conference on Quantitative Methods for Decision Making (ORBEL'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16186,265 +16441,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices et problèmes d'algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.460, 2007, 2-10-051185-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercices et Problèmes d'Algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chrétienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2003, 2100056433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16454,293 +16709,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Variable Selection in a Branch and Bound Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research. CPAIOR: International Conference on Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176-185, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just-in-Time Planning and Lot-Sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y.A. Rios-Solis and R.Z. Rios-Mercado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Just-in-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Springer, pp.191-207, 2012, Springer Optimization and Its Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-1123-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00642598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16887,51 +17142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Faria Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.11.1.1-13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.12.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00443-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem B&#252;lb&#252;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil &#350;en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0585-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2018.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oncu Hazir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1289-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532920" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0229-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCPGMG7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SFBGM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331930903500332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J64KXH2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-007-0048-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPGVSZ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Agueda Rios Solis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.05.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX9HTQFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01182232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026224610295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2WDRJQG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Juan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Maktouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Godard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Medvedev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012316900003639" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Etheve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551266" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE49949.2020.9181937" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias F. Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eth&#232;ve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Liberalino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPLS.2011.5953359" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291437v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodr&#237;guez-Get&#225;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez-Getan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301911v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yi Zhao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319083v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419688v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420548v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501465v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourmeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1123-9_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TFTFR6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Faria Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bentz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhtou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05402-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mazhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.12.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Faria Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/sgce.11.1.1-13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09486-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00443-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem B&#252;lb&#252;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil &#350;en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0585-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2018.05.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905411850003X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B&#322;a&#380;ewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oncu Hazir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1289-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0302-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF1F546BC2B1809BCA4AD8160196A09B8D89839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532920" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0229-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCPGMG7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SFBGM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331930903500332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J64KXH2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-007-0048-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPGVSZ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Agueda Rios Solis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.05.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX9HTQFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01182232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026224610295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2WDRJQG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance G&#233;rard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Maktouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Medvedev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012316900003639" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera-Bravo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Plateau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_29" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595372v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Etheve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551266" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE49949.2020.9181937" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias F. Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eth&#232;ve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476793v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Goupil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Rannou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476494v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230286v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54420-0_23" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102263v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendonca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2014.59" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272437v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742177v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Liberalino" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282446v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIPLS.2011.5953359" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285807v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodr&#237;guez-Get&#225;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez-Getan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301911v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yi Zhao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311497v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492591v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419688v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486611v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498593v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573526v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourmeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987320v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642598v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1123-9_9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TFTFR6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>