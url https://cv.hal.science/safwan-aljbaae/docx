--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,278 +261,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical study of the Gefion asteroid family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The population of rotational fission clusters inside asteroid collisional families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T G G Chanut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Fazenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0887-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481215v1</w:t>
+                <w:t xml:space="preserve">hal-02481222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The population of rotational fission clusters inside asteroid collisional families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Carruba</w:t>
+                <w:t xml:space="preserve">A dynamical study of the Gefion asteroid family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spoto</w:t>
+                <w:t xml:space="preserve">J. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Barletta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safwan Aljbaae</w:t>
+                <w:t xml:space="preserve">A F B A Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fazenda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T G G Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0887-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481222v1</w:t>
+                <w:t xml:space="preserve">hal-02481215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resonant population of asteroids in librating states of the ν 6 linear secular resonance</w:t>
               </w:r>
@@ -778,90 +778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical environment of asteroid 21 Lutetia according to different internal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T G G Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A F B A Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 464 (1), pp.3552 - 3560. </w:t>
@@ -1250,77 +1250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics in the vicinity of (101955) Bennu: solar radiation pressure effects in equatorial orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T G G Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A F B A Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1491,1285 +1491,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of a possible Ceres asteroid paleo-family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Centaurs and TNOs on the main belt and its families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marchi</w:t>
+                <w:t xml:space="preserve">Mattia A Galiazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wiegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B M A Galiazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw380⟩</w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-016-2957-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481165v1</w:t>
+                <w:t xml:space="preserve">hal-02481176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the oldest asteroid families in the main belt</w:t>
+                <w:t xml:space="preserve">Characterizing the original ejection velocity field of the Koronis family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nesvorný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Huaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw533⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.57 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481167v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Erigone family and the z 2 secular resonance</w:t>
+                <w:t xml:space="preserve">Footprints of a possible Ceres asteroid paleo-family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nesvorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O C Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 455, pp.2279 - 2288. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 458 (1), pp.1117 - 1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481157v1</w:t>
+                <w:t xml:space="preserve">hal-02481165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Centaurs and TNOs on the main belt and its families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Wiegert</w:t>
+                <w:t xml:space="preserve">On the oldest asteroid families in the main belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nesvorný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B M A Galiazzo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R C Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-016-2957-z⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 458 (4), pp.3731 - 3738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481176v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the original ejection velocity field of the Koronis family</w:t>
+                <w:t xml:space="preserve">On the highly inclined v W leptokurtic asteroid families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Nesvorný</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R C Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.705 - 711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481164v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the highly inclined v W leptokurtic asteroid families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical dispersal of primordial asteroid families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nesvorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 463, pp.705 - 711. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481168v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Erigone family and the z 2 secular resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O C Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 455, pp.2279 - 2288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stv2430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical dispersal of primordial asteroid families</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Carruba</w:t>
+                <w:t xml:space="preserve">Mascon gravitation model using a shaped polyhedral source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carruba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 450 (4), pp.3742-3749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02481151v1</w:t>
+                <w:t xml:space="preserve">hal-02481133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mascon gravitation model using a shaped polyhedral source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Chanut</w:t>
+                <w:t xml:space="preserve">Dynamical evolution of the Cybele asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nesvorný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Carruba</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M E Huaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 450 (4), pp.3742-3749. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 451 (1), pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481133v1</w:t>
+                <w:t xml:space="preserve">hal-02481140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical evolution of the Cybele asteroids</w:t>
-[...107 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Accurate free and forced rotational motions of rigid Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 515, pp.A9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200913785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2779,114 +2675,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des astéroïdes sur les mouvements orbitaux des planètes telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan Aljbaae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Observatoire de Paris, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02095136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3033,51 +2929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481219v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Aljbaae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. G. Chanut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. B. A. Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carruba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz998" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souchay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F B A Prado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G G Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Barletta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazenda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0887-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Domingos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesvorn&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx843" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Novakovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Masiero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1921" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw380" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C Winter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia A Galiazzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wiegert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M A Galiazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-016-2957-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brasil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PGFDRN7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chanut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carruba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv845" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Huaman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cottereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913785" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02095136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481219v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Aljbaae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. G. Chanut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. B. A. Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carruba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz998" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Barletta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazenda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0887-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souchay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F B A Prado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G G Chanut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834470" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huaman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Domingos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesvorn&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx843" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Novakovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Masiero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1921" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia A Galiazzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wiegert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M A Galiazzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-016-2957-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw533" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brasil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.11.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PGFDRN7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C Winter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chanut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carruba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv845" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02481140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Huaman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cottereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913785" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02095136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>