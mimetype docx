--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -428,468 +428,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Effect of Raw and Post-Treated Digestates on Soil Aggregate Stability</w:t>
+                <w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Cooke</w:t>
+                <w:t xml:space="preserve">Lucas Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02045-3⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028947v1</w:t>
+                <w:t xml:space="preserve">hal-04141008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising the Effect of Raw and Post-Treated Digestates on Soil Aggregate Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lesaint</w:t>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141008v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Juin</w:t>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Aichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayda Bendhafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Environmental and Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.330-339</w:t>
@@ -1171,429 +1171,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beylich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Dascalu</w:t>
+                <w:t xml:space="preserve">Jean Paul Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
+              <w:t xml:space="preserve">Nitrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225308v1</w:t>
+                <w:t xml:space="preserve">hal-03242311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of Miscanthus × giganteus ash on survival, biomass, reproduction and avoidance behaviour of the endogeic earthworm Aporrectodea caliginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Darcy Byers-Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Sévère</w:t>
+                <w:t xml:space="preserve">Thierry Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-021-02369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242311v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Miscanthus × giganteus ash on survival, biomass, reproduction and avoidance behaviour of the endogeic earthworm Aporrectodea caliginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brami</w:t>
+                <w:t xml:space="preserve">A. Beylich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Darcy Byers-Woods</w:t>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jacquet</w:t>
+                <w:t xml:space="preserve">D. Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.431-440. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-021-02369-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318187v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t>
               </w:r>
@@ -1713,103 +1713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter assessment of soil quality under Miscanthus x giganteus crop at marginal sites in Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nathan Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.105793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop response to soil management practices is driven by interactions among practices, crop species and soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Chantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,291 +2507,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t>
+                <w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Louis</w:t>
+                <w:t xml:space="preserve">Benjamin P. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leterme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602813v1</w:t>
+                <w:t xml:space="preserve">hal-01367818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t>
+                <w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P. Louis</w:t>
+                <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367818v1</w:t>
+                <w:t xml:space="preserve">hal-01602813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,64 +2949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra-Dossier "Entre Agroécologie et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 435-436, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3025,302 +3025,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms linking plant community properties to soil aggregate stability in an experimental grassland plant diversity gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Response of soil structure and hydraulic conductivity to reduced tillage and animal manure in a temperate loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-013-1791-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943470v1</w:t>
+                <w:t xml:space="preserve">hal-00931695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil structure and hydraulic conductivity to reduced tillage and animal manure in a temperate loamy soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mechanisms linking plant community properties to soil aggregate stability in an experimental grassland plant diversity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francoise Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (3), pp.401-409. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373 (1-2), pp.285-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-013-1791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931695v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking microbial community to soil water-stable aggregation during crop residue decomposition</w:t>
               </w:r>
@@ -3345,64 +3345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.126-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,64 +3474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (4), pp.590-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,294 +3571,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">- Angers, D. A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
+                <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry T. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00314.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019373v1</w:t>
+                <w:t xml:space="preserve">hal-02646615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Angers, D. A.</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Morvan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646615v1</w:t>
+                <w:t xml:space="preserve">hal-01019373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and successive effects of residue quality and soil mineral N on water-stable aggregation during crop residue decomposition</w:t>
               </w:r>
@@ -3870,64 +3870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (9), pp.1955-1960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,307 +3967,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen mineralization, plant uptake and nitrate leaching following the incorporation of (15N)-labeled cauliflower crop residues (Brassica oleracea) into the soil: a 3-year lysimeter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bilal</w:t>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Dominique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (1/2), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0104-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729674v1</w:t>
+                <w:t xml:space="preserve">hal-01460928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen mineralization, plant uptake and nitrate leaching following the incorporation of (15N)-labeled cauliflower crop residues (Brassica oleracea) into the soil: a 3-year lysimeter study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328 (1/2), pp.17-26. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (2), pp.263-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0104-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460928v1</w:t>
+                <w:t xml:space="preserve">hal-00729673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth.</w:t>
               </w:r>
@@ -4279,335 +4287,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.263-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bottinelli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Y. Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2009.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729673v1</w:t>
+                <w:t xml:space="preserve">hal-00729674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of organic inputs over time on soil aggregate stability – A literature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of organic inputs over time on soil aggregate stability - A literature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4748,90 +4748,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict soil aggregate stability dynamics following organic residue incorporation under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4865,90 +4865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of aggregate stability and biological binding agents during decomposition of organic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (1), pp.239-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 60 (2), pp.1403-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5102,51 +5102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field test biological and chemical methods for estimating soil nitrogen supply in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5210,833 +5210,833 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des digestats « Ferti-Dig » : de l’établissement des classes aux effets sur les agroécosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Caradec</w:t>
+                <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation JRI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665656v1</w:t>
+                <w:t xml:space="preserve">hal-04761071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">F Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761071v1</w:t>
+                <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Typologie des digestats « Ferti-Dig » : de l’établissement des classes aux effets sur les agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784945v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154415v1</w:t>
+                <w:t xml:space="preserve">hal-04933921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933921v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Caroline Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933927v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon storage in soils of hedge agroforestry systems: new insights on the drivers controlling storage potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6061,90 +6061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multicritère de l’effet des cendres de Miscanthus × giganteus sur la qualité du sol d’un champ de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nathan Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6186,90 +6186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do crop rotations including temporary grasslands improve soil ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Arias-Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beylich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Brame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
@@ -6672,204 +6672,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t>
+                <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adila Omari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t>
+              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284271v1</w:t>
+                <w:t xml:space="preserve">hal-01580653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6880,251 +6880,251 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal of a composting model to predict and manage gaseous emissions and quality of compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">J Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France, France</w:t>
+              <w:t xml:space="preserve">16th International Conference: Rural-Urban Symbiosis, RAMIRAN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580653v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a composting model to predict and manage gaseous emissions and quality of compost</w:t>
+                <w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Denes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
+                <w:t xml:space="preserve">Adila Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference: Rural-Urban Symbiosis, RAMIRAN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602461v1</w:t>
+                <w:t xml:space="preserve">hal-03284271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biochemical composition of organic resources and prediction of their biodegradation behaviour</w:t>
               </w:r>
@@ -7212,329 +7212,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant species richness and functional group diversity on soil stability.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des TCSL (Techniques culturales sans labour) sur les émissions de gaz à effet de serre (GES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cozic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Scheu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Forum Agrofutur 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369361v1</w:t>
+                <w:t xml:space="preserve">hal-00729180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des TCSL (Techniques culturales sans labour) sur les émissions de gaz à effet de serre (GES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of plant species richness and functional group diversity on soil stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laville</w:t>
+                <w:t xml:space="preserve">Yann Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parnaudeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Agrofutur 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Pontivy (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729180v1</w:t>
+                <w:t xml:space="preserve">hal-00369361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des TCSL (Techniques culturales sans labour) sur les émissions de gaz à effet de serre (GES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Agrofutur 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field calibration of the decomposition rate of soil organic pools in the NCSWAP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7686,103 +7686,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE scientific consortium: integrated approach for organic effluent recycling and valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.856, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t>
@@ -7805,316 +7805,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le GIS « APIVALE » pour une approche intégrée des filières de valorisation des effluents organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Viaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th world congress on agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque APIVALE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284070v1</w:t>
+                <w:t xml:space="preserve">hal-03192894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GIS « APIVALE » pour une approche intégrée des filières de valorisation des effluents organiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APIVALE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">4th world congress on agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192894v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8182,51 +8182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,77 +8320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'effet des hyphes mycéliens, des lombriciens et de leurs interactions sur l'agrégation des sols : comparaison de conditions contrastées de pratiques de fertilisation et de travail du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8426,338 +8426,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284252v1</w:t>
+                <w:t xml:space="preserve">hal-03284262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284262v1</w:t>
+                <w:t xml:space="preserve">hal-03284252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of on-farm biogas production on impacts of pig production in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Francisco, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8827,90 +8827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9367,51 +9367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,77 +9521,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts agronomiques des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9646,77 +9646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts écologiques et agronomiques des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de la structure du sol et valorisation des matières organiques à l’échelle du système de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9923,90 +9923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets agronomiques attendus de l’épandage des Mafor sur les écosystèmes agricoles et forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -10122,51 +10122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A4BD756"/>
+    <w:nsid w:val="F4133DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10353,51 +10353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/safya-menasseri-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0036-8994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cooke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02045-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guesmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ben Youssef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2022.2072863" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03815247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Bendhafer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Darcy Byers-Woods" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-021-02369-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nathan Lowe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chantigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Angers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1791-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0K97SZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00931695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGHSNNC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHS7BTVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2012.00427.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM7GJBSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQSGSQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0104-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA8B360D89D94D0F1BC4FB352FA24B0CE7C2CC65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473579v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.11.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRHP2152-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6PCTFK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00833.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92K0RP0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loussouarn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Scheu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729180v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796777v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/safya-menasseri-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0036-8994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cooke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02045-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guesmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ben Youssef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2022.2072863" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03815247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Bendhafer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Darcy Byers-Woods" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-021-02369-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nathan Lowe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chantigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Angers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00931695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGHSNNC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1791-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0K97SZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHS7BTVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2012.00427.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM7GJBSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQSGSQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0104-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA8B360D89D94D0F1BC4FB352FA24B0CE7C2CC65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.11.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRHP2152-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473579v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6PCTFK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00833.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92K0RP0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loussouarn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Scheu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796777v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>