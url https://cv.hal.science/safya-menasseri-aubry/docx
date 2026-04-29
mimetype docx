--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -428,338 +428,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lesaint</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141008v1</w:t>
+                <w:t xml:space="preserve">hal-04568420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of soil properties and land use on organic carbon storage in agricultural soils near hedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Lucas Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.1140-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568420v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the Effect of Raw and Post-Treated Digestates on Soil Aggregate Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -793,103 +793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Juin</w:t>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Aichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayda Bendhafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Environmental and Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.330-339</w:t>
@@ -1171,736 +1171,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Sévère</w:t>
+                <w:t xml:space="preserve">A. Beylich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242311v1</w:t>
+                <w:t xml:space="preserve">hal-03225308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Miscanthus × giganteus ash on survival, biomass, reproduction and avoidance behaviour of the endogeic earthworm Aporrectodea caliginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jacquet</w:t>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-021-02369-7⟩</w:t>
+              <w:t xml:space="preserve">Nitrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318187v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Miscanthus × giganteus ash on survival, biomass, reproduction and avoidance behaviour of the endogeic earthworm Aporrectodea caliginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beylich</w:t>
+                <w:t xml:space="preserve">Claire Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cluzeau</w:t>
+                <w:t xml:space="preserve">Jane Darcy Byers-Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dascalu</w:t>
+                <w:t xml:space="preserve">Thierry Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.431-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-021-02369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225308v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-parameter assessment of soil quality under Miscanthus x giganteus crop at marginal sites in Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Panettieri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Nathan Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.105793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014052v1</w:t>
+                <w:t xml:space="preserve">hal-03178165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter assessment of soil quality under Miscanthus x giganteus crop at marginal sites in Île-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Brami</w:t>
+                <w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Nathan Lowe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142, pp.105793. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178165v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop response to soil management practices is driven by interactions among practices, crop species and soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Chantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t>
@@ -2507,291 +2507,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t>
+                <w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P. Louis</w:t>
+                <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367818v1</w:t>
+                <w:t xml:space="preserve">hal-01602813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t>
+                <w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Louis</w:t>
+                <w:t xml:space="preserve">Benjamin P. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leterme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602813v1</w:t>
+                <w:t xml:space="preserve">hal-01367818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of organic waste aerobic biodegradation: A new way to correlate respiration kinetics and organic matter fractionation</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,64 +2949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra-Dossier "Entre Agroécologie et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 435-436, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3025,302 +3025,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil structure and hydraulic conductivity to reduced tillage and animal manure in a temperate loamy soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mechanisms linking plant community properties to soil aggregate stability in an experimental grassland plant diversity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francoise Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12049⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373 (1-2), pp.285-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-013-1791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931695v1</w:t>
+                <w:t xml:space="preserve">hal-00943470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms linking plant community properties to soil aggregate stability in an experimental grassland plant diversity gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Response of soil structure and hydraulic conductivity to reduced tillage and animal manure in a temperate loamy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 373 (1-2), pp.285-299. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.401-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-013-1791-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943470v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking microbial community to soil water-stable aggregation during crop residue decomposition</w:t>
               </w:r>
@@ -3345,64 +3345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.126-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,64 +3474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (4), pp.590-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of organic matter to reduced tillage and animal manure in a temperate loamy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Angers, D. A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (1), pp.84-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,64 +3870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (9), pp.1955-1960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,634 +3967,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen mineralization, plant uptake and nitrate leaching following the incorporation of (15N)-labeled cauliflower crop residues (Brassica oleracea) into the soil: a 3-year lysimeter study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0104-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460928v1</w:t>
+                <w:t xml:space="preserve">hal-00729674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Le Guillou</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.263-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729673v1</w:t>
+                <w:t xml:space="preserve">hal-00473579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Abundance and stability of belowground earthworm casts influenced by tillage intensity and depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Le Guillou</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.263-267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2009.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2009.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00473579v1</w:t>
+                <w:t xml:space="preserve">hal-00729673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen mineralization, plant uptake and nitrate leaching following the incorporation of (15N)-labeled cauliflower crop residues (Brassica oleracea) into the soil: a 3-year lysimeter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bilal</w:t>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Dominique Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (1/2), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0104-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729674v1</w:t>
+                <w:t xml:space="preserve">hal-01460928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of organic inputs over time on soil aggregate stability – A literature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of organic inputs over time on soil aggregate stability - A literature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4761,77 +4761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict soil aggregate stability dynamics following organic residue incorporation under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4878,77 +4878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of aggregate stability and biological binding agents during decomposition of organic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (1), pp.239-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 60 (2), pp.1403-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5102,51 +5102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field test biological and chemical methods for estimating soil nitrogen supply in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5210,833 +5210,833 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie des digestats « Ferti-Dig » : de l’établissement des classes aux effets sur les agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Roy</w:t>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gaillard</w:t>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761071v1</w:t>
+                <w:t xml:space="preserve">hal-04665656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Philippe Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784945v1</w:t>
+                <w:t xml:space="preserve">hal-04761071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des digestats « Ferti-Dig » : de l’établissement des classes aux effets sur les agroécosystèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">F Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation JRI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665656v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933921v1</w:t>
+                <w:t xml:space="preserve">hal-04154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
+              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933927v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154415v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon storage in soils of hedge agroforestry systems: new insights on the drivers controlling storage potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6061,90 +6061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multicritère de l’effet des cendres de Miscanthus × giganteus sur la qualité du sol d’un champ de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nathan Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6186,90 +6186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do crop rotations including temporary grasslands improve soil ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Arias-Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beylich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Brame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
@@ -6672,459 +6672,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
+                <w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adila Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580653v1</w:t>
+                <w:t xml:space="preserve">hal-03284271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739854v1</w:t>
+                <w:t xml:space="preserve">hal-01580653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a composting model to predict and manage gaseous emissions and quality of compost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Denes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference: Rural-Urban Symbiosis, RAMIRAN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602461v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter stabilization as affected by different hydrological pathways in a small watershed under intensive agriculture</w:t>
+                <w:t xml:space="preserve">Proposal of a composting model to predict and manage gaseous emissions and quality of compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adila Omari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">J Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menasseri Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">S. Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Soil Organic MAtter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, göttingen, Germany</w:t>
+              <w:t xml:space="preserve">16th International Conference: Rural-Urban Symbiosis, RAMIRAN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284271v1</w:t>
+                <w:t xml:space="preserve">hal-02602461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biochemical composition of organic resources and prediction of their biodegradation behaviour</w:t>
               </w:r>
@@ -7244,51 +7244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7326,77 +7326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant species richness and functional group diversity on soil stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7490,51 +7490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Agrofutur 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field calibration of the decomposition rate of soil organic pools in the NCSWAP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menasseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.E. Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7686,103 +7686,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE scientific consortium: integrated approach for organic effluent recycling and valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.856, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t>
@@ -7811,51 +7811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le GIS « APIVALE » pour une approche intégrée des filières de valorisation des effluents organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,51 +7863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APIVALE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -7949,90 +7949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th world congress on agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8057,51 +8057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'effet des hyphes mycéliens, des lombriciens et de leurs interactions sur l'agrégation des sols : comparaison de conditions contrastées de pratiques de fertilisation et de travail du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,338 +8426,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284262v1</w:t>
+                <w:t xml:space="preserve">hal-03284252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284252v1</w:t>
+                <w:t xml:space="preserve">hal-03284262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of on-farm biogas production on impacts of pig production in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Francisco, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8827,90 +8827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9117,51 +9117,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -9193,97 +9193,97 @@
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163517v1</w:t>
+                <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -9315,103 +9315,103 @@
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284521v1</w:t>
+                <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,77 +9521,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts agronomiques des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9646,77 +9646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts écologiques et agronomiques des composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de la structure du sol et valorisation des matières organiques à l’échelle du système de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9923,90 +9923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets agronomiques attendus de l’épandage des Mafor sur les écosystèmes agricoles et forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -10122,51 +10122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4133DD3"/>
+    <w:nsid w:val="64ABC919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10353,51 +10353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/safya-menasseri-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0036-8994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cooke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02045-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guesmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ben Youssef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2022.2072863" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03815247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Bendhafer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Darcy Byers-Woods" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-021-02369-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nathan Lowe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chantigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Angers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00931695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGHSNNC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1791-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0K97SZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHS7BTVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2012.00427.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM7GJBSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQSGSQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0104-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA8B360D89D94D0F1BC4FB352FA24B0CE7C2CC65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.11.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRHP2152-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473579v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6PCTFK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00833.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92K0RP0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loussouarn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Scheu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796777v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/safya-menasseri-aubry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0036-8994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lesaint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cooke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02045-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guesmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Aichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ben Youssef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2022.2072863" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03815247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayda Bendhafer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Darcy Byers-Woods" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-021-02369-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nathan Lowe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105793" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Chantigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Angers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107623" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4G8VN9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1791-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0K97SZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00931695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SGHSNNC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHS7BTVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2012.00427.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM7GJBSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQSGSQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.11.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRHP2152-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0104-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA8B360D89D94D0F1BC4FB352FA24B0CE7C2CC65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6PCTFK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00833.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92K0RP0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loussouarn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gratteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasseri Aubry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Omari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cozic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Scheu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.E. Molina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796777v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>