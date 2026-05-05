--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -177,1891 +177,1891 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential and perspectives on additive manufacturing of high-entropy alloys for ballistic impact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feraz Rab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordered B2 phase in a disordered FCC matrix: Current state of research on the development of low-density B2-strengthened Fe-Mn-Al-Ni-C steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04826376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the advanced microstructural characterisation of additively manufactured alumina-zirconia based eutectic ceramics: Overview and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New frontiers in characterising ZrB2-MoSi2 ultra-high temperature ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D printing of nanoceramics: Present status and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallik Manab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fly ash composites: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive manufacturing and characterisation of biomedical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallik Manab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An insight into cyclic oxidation behaviour of ZrB 2 -20 vol.%MoSi 2 based ultra-high temperature ceramic matrix composite between 1100 °C and 1300 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramanik Sourajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banik Rajdeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurya Pooja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singh Simrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Order within disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grain boundary segregation in steels: Towards engineering the design of internal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation of ZrB2-MoSi2 ultra high-temperature Ceramic Matrix Composites: A brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Role of Elemental Partitioning Towards Hydrogen-Trapping at Different Microstructural Features in a Deformed Pearlitic Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Ueji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2026 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, San Diego, United States. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening additively manufactured materials by cell boundary structure control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the identification of strong Hydrogen-trapping sites in deformed pearlitic steels using 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rintaro Ueji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Shibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">177th Autumn Annual Meeting of Japan Institute of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Hokkaido, Japan. 2025</w:t>
+              <w:t xml:space="preserve">Atom Probe Tomography &amp; Microscopy (APT&amp;M 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Chennai, India, India. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271091v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of strong Hydrogen-trapping sites in deformed pearlitic steels using 3D atom probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Hydrogen trapping tendencies of different microstructural features in a caliber-rolled pearlitic steel using 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Ueji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atom Probe Tomography &amp; Microscopy (APT&amp;M 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Chennai, India, India. 2025</w:t>
+              <w:t xml:space="preserve">International conference on the strength of materials (ICSMA20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171289v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hydrogen trapping tendencies of different microstructural features in a caliber-rolled pearlitic steel using 3D atom probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the identification of strong Hydrogen-trapping sites in a deformed pearlitic steel using 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Ueji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the strength of materials (ICSMA20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan. 2025</w:t>
+              <w:t xml:space="preserve">International Conference on Electron Microscopy and XLIII Annual Meeting of the Electron Microscope Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bangalore, India, India. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102988v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of strong Hydrogen-trapping sites in a deformed pearlitic steel using 3D atom probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Strengthening additively manufactured materials by cell boundary structure control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Okugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electron Microscopy and XLIII Annual Meeting of the Electron Microscope Society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bangalore, India, India. 2025</w:t>
+              <w:t xml:space="preserve">177th Autumn Annual Meeting of Japan Institute of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hokkaido, Japan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171292v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Hydrogen trapping tendencies of different microstructural features in a deformed pearlitic steel using Cryogenic Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Ueji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Japan Institute of Metals and Materials Autumn Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of hydrogen trapping site in pearlitic steel by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zehao Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueji R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimura Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibata A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALC24, The Japan Society of Vacuum and Surface Science (JVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the three-dimensional atomic scale characterization of nano-scale B2 phase in Ni-alloyed Fe-Mn-Al-C low-density steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadhasivam M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponnuchamy M.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep K.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ɤ-TiAl alloy: revisiting tensile creep deformation behaviour and creep life at 832 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMPC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2374068X.2021.1949175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227558v1</w:t>
-              </w:r>
-[...807 lines deleted...]
-                <w:t xml:space="preserve">hal-03643881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2092,51 +2092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of YB&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Reinforcement on the Microstructural Evolution and Mechanical Behaviour of AISI 420 Composites Produced by Vacuum Induction Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadhasivam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. John Berchmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,90 +2222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solidification and Phase Stability of Re-Bearing High-Entropy Superalloys with Hierarchical Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Che Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (8), pp.820. </w:t>
@@ -2382,64 +2382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Faberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 262, pp.116659. </w:t>
@@ -2516,64 +2516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -2605,425 +2605,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards establishing best practice in the analysis of hydrogen and deuterium by atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial Alloy Design: Renaissance in the Accelerated Development of High-Entropy Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sadhasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">S. Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparna Saksena</w:t>
+                <w:t xml:space="preserve">Chinmoy Mahata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Pradeep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+              <w:t xml:space="preserve">Transactions of the Indian National Academy of Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae081⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41403-024-00462-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672948v1</w:t>
+                <w:t xml:space="preserve">hal-04553791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Alloy Design: Renaissance in the Accelerated Development of High-Entropy Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sadhasivam</w:t>
+                <w:t xml:space="preserve">Advancing the hydrogen tolerance of ultrastrong aluminum alloys via nanoprecipitate modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavan Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mainak Saha</w:t>
+                <w:t xml:space="preserve">Hiro Fujihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinmoy Mahata</w:t>
+                <w:t xml:space="preserve">Nozomu Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pradeep</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshikazu Todaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian National Academy of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp.112471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41403-024-00462-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553791v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the hydrogen tolerance of ultrastrong aluminum alloys via nanoprecipitate modification</w:t>
+                <w:t xml:space="preserve">Towards establishing best practice in the analysis of hydrogen and deuterium by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yafei Wang</w:t>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwei Tang</w:t>
+                <w:t xml:space="preserve">Aparna Saksena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiro Fujihara</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozomu Adachi</w:t>
+                <w:t xml:space="preserve">Paul a J Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Todaka</w:t>
+                <w:t xml:space="preserve">Leonardo Aota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 240, pp.112471. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713360v1</w:t>
+                <w:t xml:space="preserve">hal-04672948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution and phase analysis of Sm60Ni40 alloy</w:t>
               </w:r>
@@ -3137,693 +3137,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlative microscopy analyses of nano-twinned domains in 2 mol% zirconia alloyed yttrium tantalate thermal barrier material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the Localization of NiAl-Type Nano-Scale B2 Precipitates Within the BCC Phase of Ni Alloyed Low-Density FeMnAlC Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gururaj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Alankar</w:t>
+                <w:t xml:space="preserve">M. Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sadhasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmoy Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vijayaragavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114584⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (8), pp.3181-3190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-022-05349-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194617v1</w:t>
+                <w:t xml:space="preserve">hal-04194616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Localization of NiAl-Type Nano-Scale B2 Precipitates Within the BCC Phase of Ni Alloyed Low-Density FeMnAlC Steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-based conducive nano-inks: A review of synthesis and characterisation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallik Manab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-022-05349-2⟩</w:t>
+              <w:t xml:space="preserve">Smart Multifunctional Nano-inks: Fundamentals and Emerging Applications ISBN 978-0-323-91145-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91145-0.00003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04194616v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-based conducive nano-inks: A review of synthesis and characterisation techniques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the correlative microscopy analyses of nano-twinned domains in 2 mol% zirconia alloyed yttrium tantalate thermal barrier material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gururaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Kumar Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Nama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Multifunctional Nano-inks: Fundamentals and Emerging Applications ISBN 978-0-323-91145-0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.114584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91145-0.00003-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03834235v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ɤ-TiAl alloy: revisiting tensile creep deformation behaviour and creep life at 832 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2374068X.2021.1949175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341691v1</w:t>
+                <w:t xml:space="preserve">hal-03336264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ɤ-TiAl alloy: revisiting tensile creep deformation behaviour and creep life at 832 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of ceramics and cermets: present status and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mainak Saha</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manab Mallik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2374068X.2021.1949175⟩</w:t>
+              <w:t xml:space="preserve">Sadhana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12046-021-01685-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336264v1</w:t>
+                <w:t xml:space="preserve">hal-03336271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics and cermets: present status and future perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ɤ-TiAl alloy: revisiting tensile creep deformation behaviour and creep life at 832 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manab Mallik</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sadhana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2374068X.2021.1949175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12046-021-01685-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03336271v1</w:t>
+                <w:t xml:space="preserve">hal-03341691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the role of Al2O3 formed during isothermal oxidation in a dual phase AlCoCrFeNi 2.1 Eutectic High-Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials NanoScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3880,64 +3880,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards exploring the possibility of strengthening an additively manufactured SUS316L steel through tuning of the local chemistry at cell boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creation of materials by superthermal fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Osaka, Japan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,64 +4033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhuo-Lun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tso-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">http://www.nanokorea-sympo.or.kr/technical.php</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gyeonggi-do, South Korea</w:t>
@@ -4158,64 +4158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaviti Naidu Palleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IMRC, Materials Research Society, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Aug 2024, Cancun, Mexico, Mexico</w:t>
@@ -4244,51 +4244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of structural differences of Ag Nanoparticles generated using Thermal and E-beam process based on SEM image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simrat Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,1663 +4397,1663 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the thermal stability of phases and the associated mechanical response of Ni-alloyed Fe-Mn-Al-C low-density steel: A correlative Microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department of Metallurgical and Materials Engineering, Indian Institute of Technology Madras. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the three-dimensional atomic scale characterisation towards understanding the sequence of nano-scale B2 phase evolution in Ni-alloyed Fe-Mn-Al-C low-density steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sadhasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmoy Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vijayaragavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal evolution of nano-scale B2 precipitates and their localization in Nialloyed FeMnAlC low-density steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sadhasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V-APT&amp;M 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional atomic scale characterization of nano-scale B2 phase in Ni-alloyed Fe-Mn-Al-C low-density steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karanam Gururaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmoy Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krushna Kumbhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NMD-ATM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the three-dimensional atomic scale characterisation towards understanding the sequence of nano-scale B2 phase evolution in Ni-alloyed Fe-Mn-Al-C low-density steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sadhasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmoy Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vijayaragavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MetSA, Department of Metallurgical and Materials Engineering, IIT Madras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Insight Into Cyclic Oxidation behavior of ZrB2-20 Vol.% MoSi2 Based Ultrahigh Temperature Ceramic Matrix Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajdeep Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simrat Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/978100328402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brief discussion on the tensile creep deformation behaviour of wrought single-phase γ-TiAl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.11.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Insight Into Cyclic Oxidation behavior of ZrB2-20 Vol.% MoSi2 Based Ultrahigh Temperature Ceramic Matrix Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourajit Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajdeep Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simrat Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NMD-ATM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/978100328402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence of precipitation of sigma phase in CoCrCuMnNi High Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guruvidyathri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Murty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NMD-ATM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of High Entropy Alloys: Trends, challenges and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D printing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111215112-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic oxidation behaviour of ZrB2 -20 vol.%MoSi2 based ultra-high temperature ceramic matrix composite between 1100 °C and 1300 °C</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface engineering of nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallik Manab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003284024-13⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9781003319375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003319375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642361v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-based conducive nano-inks: A review of synthesis and characterisation techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Additive Manufacturing and Characterisation of Biomedical Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saha Mainak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallik Manab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Functional Nano-inks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2022-kpf0x⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials for Biomechanical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, 2022, 9781003286806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003286806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769770v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metal-based conducive nano-inks: A review of synthesis and characterisation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallik Manab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003319375⟩</w:t>
+              <w:t xml:space="preserve">Smart Functional Nano-inks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9780323984959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2022-kpf0x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776332v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing and Characterisation of Biomedical Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cyclic oxidation behaviour of ZrB2 -20 vol.%MoSi2 based ultra-high temperature ceramic matrix composite between 1100 °C and 1300 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramanik Sourajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banik Rajdeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurya Pooja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singh Simrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials for Biomechanical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003286806⟩</w:t>
+              <w:t xml:space="preserve">Modern Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003284024-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642215v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-Based Nanocomposites: Processing, Electronic Properties and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saha Mainak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manab Mallik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Nanomaterial Electronics: Devices and Applications. Advances in Sustainability Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-122, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-1052-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341690v1</w:t>
-              </w:r>
-[...970 lines deleted...]
-                <w:t xml:space="preserve">hal-04194271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6071,51 +6071,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electronic properties of graphene-based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6223,51 +6223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2120819B"/>
+    <w:nsid w:val="020E3BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6454,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saha-mainak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8979-457X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/saha_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-1018-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05561913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Saha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Ueji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shibata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Sasaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Saito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Okugawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueji R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibata A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saha Mainak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhasivam M." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnuchamy M.B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep K.G." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2021.1949175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05482863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feraz Rab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04826376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallik Manab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramanik Sourajit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banik Rajdeep" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurya Pooja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Simrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05539109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadhasivam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John Berchmans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kumaresh Babu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankararaman Sankaranarayanan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders5010009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Hsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishnu Bhattacharyya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Faberman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sullivan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116659" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vidilli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01104-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a J Bagot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Aota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Mahata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pradeep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41403-024-00462-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Fujihara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Adachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Todaka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112471" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vijayaragavan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ponnuchamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Preethi Meher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Gautam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170323" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gururaj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar Maurya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Nama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alankar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponnuchamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-022-05349-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91145-0.00003-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manab Mallik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-021-01685-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuo-Lun Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tso-Wei Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Heng Chou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaviti Naidu Palleda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simrat Singh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvojit Acharjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kandagatla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhro Chakrabartty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111215112-003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642361v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003284024-13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2022-kpf0x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003319375" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003286806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1052-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Ponnuchamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sadhasivam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vijayaragavan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrasekaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Srinivasan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanam Gururaj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Kumbhar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pramanik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Maurya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/978100328402" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.11.189" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourajit Pramanik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guruvidyathri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Murty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saha-mainak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8979-457X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/saha_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-1018-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05482863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feraz Rab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Saha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04826376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallik Manab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saha Mainak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramanik Sourajit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banik Rajdeep" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurya Pooja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Simrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05561913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehao Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Ueji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shibata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Sasaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Saito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Okugawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueji R" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibata A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhasivam M." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnuchamy M.B." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep K.G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2021.1949175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05539109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadhasivam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John Berchmans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Kumaresh Babu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankararaman Sankaranarayanan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders5010009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Hsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishnu Bhattacharyya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Faberman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sullivan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116659" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vidilli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01104-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Mahata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pradeep" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41403-024-00462-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Fujihara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Adachi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Todaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a J Bagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Aota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vijayaragavan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ponnuchamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.S. Preethi Meher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Gautam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170323" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponnuchamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-022-05349-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91145-0.00003-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gururaj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar Maurya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Nama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alankar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114584" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manab Mallik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-021-01685-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuo-Lun Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tso-Wei Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Heng Chou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaviti Naidu Palleda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simrat Singh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvojit Acharjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kandagatla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhro Chakrabartty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Ponnuchamy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sadhasivam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vijayaragavan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrasekaran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Srinivasan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanam Gururaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Kumbhar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pramanik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Maurya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/978100328402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.11.189" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourajit Pramanik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guruvidyathri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Murty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111215112-003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776332v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003319375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003286806" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2022-kpf0x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642361v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003284024-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1052-3_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>