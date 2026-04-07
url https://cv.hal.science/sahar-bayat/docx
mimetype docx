--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,192 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sahar Bayat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignante-chercheureEHESP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sahar-bayat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0002-2066-183X</w:t>
+          <w:t xml:space="preserve">0000-0001-5523-4160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13402222X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">215257554</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000359430323</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -195,519 +204,519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The steps of constructing and validating an algorithm to identify chronic kidney disease patients in medical administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 74 (2), pp.203370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass medical evacuations to decrease the intensive care burden: results from the TRANSCOV cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 169 (2), pp.390-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2025.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the implementation phase of the new French capitation payment model for chronic kidney disease care: a qualitative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nephrologists’ perception of the French national guidelines in nephrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bricard</w:t>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Augé</w:t>
+                <w:t xml:space="preserve">Arnaud Campeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Raynaud</w:t>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (7), pp.1877-1887. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.33580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-025-02284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-18712-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055879v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderately elevated ambient temperature is associated with mortality in dialysis patients, but not in transplant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Glowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,103 +780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of consultation practices with general practitioners and nephrologists for patients with chronic kidney disease before and after the COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (8), pp.2407-2416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,17040 +904,16897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nephrologists’ perception of the French national guidelines in nephrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from the implementation phase of the new French capitation payment model for chronic kidney disease care: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Campeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Damien Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+                <w:t xml:space="preserve">Estelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-18712-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (7), pp.1877-1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-025-02284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298658v1</w:t>
+                <w:t xml:space="preserve">hal-05055879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être autonome en dialyse : association avec le statut professionnel, le niveau d’activité sociale, la qualité de vie et le niveau d’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dolley-Hitze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (1), pp.23-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ndt.2025.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialysis preparedness and access to the transplant waitlist: evidence from a national United States cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Urbanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kazem Fallahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengcheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (6), pp.1784-1794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of direct oral anticoagulants versus vitamin K antagonists in patients on chronic dialysis: a nationwide registry study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lower access to kidney transplantation for women in France is not explained by comorbidities and social deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bauwens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae042⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Nephrology, Dialysis, Transplantation : Official Publication of the European, 39 (10), pp.1613-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473005v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower access to kidney transplantation for women in France is not explained by comorbidities and social deprivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effectiveness and safety of direct oral anticoagulants versus vitamin K antagonists in patients on chronic dialysis: a nationwide registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Henri Vacher Coponat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nephrology, Dialysis, Transplantation : Official Publication of the European, 39 (10), pp.1613-1623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae047⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483609v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convergent mixed methods to study registration on kidney transplantation waiting list refusal by women and men on dialysis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.29106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-80775-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience of Chronic Kidney Disease and Perceptions of Transplantation by Sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (7), pp.e2424993. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.24993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of chronic kidney disease in France: methodological considerations and pitfalls with the use of Health claims databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanibek Duisenbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.sfae117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfae117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-related differences in pre-dialysis trajectories and dialysis initiation: A French nationwide retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (3), pp.e0299601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0299601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care trajectory differences in women and men with end-stage renal disease after dialysis initiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Home Dialysis Does Not Have the Monopoly on Low Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dolley-Hitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vanorio-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.188-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04227876v1</w:t>
+                <w:t xml:space="preserve">hal-03932425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Dialysis Does Not Have the Monopoly on Low Cost</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932425v1</w:t>
+                <w:t xml:space="preserve">hal-04062024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care trajectory differences in women and men with end-stage renal disease after dialysis initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0289134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062024v1</w:t>
+                <w:t xml:space="preserve">hal-04227876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal vaccination coverage at the initiation of chronic dialysis, and its association with mortality during the first year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (24), pp.3655-3662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-dialysis care trajectory and post-dialysis survival and transplantation access in patients with end-stage kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (7), pp.2057-2070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40620-023-01711-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the general practitioner-nephrologist collaboration for the management of patients with chronic kidney disease before and after dialysis initiation: a mixed-methods study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+                <w:t xml:space="preserve">Effets de la défavorisation sociale sur l’accès à la liste d’attente de greffe rénale : une analyse de médiation à partir des données de REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20406223221108397⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.308-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796709v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la défavorisation sociale sur l’accès à la liste d’attente de greffe rénale : une analyse de médiation à partir des données de REIN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lassalle</w:t>
+                <w:t xml:space="preserve">The dynamics of the general practitioner-nephrologist collaboration for the management of patients with chronic kidney disease before and after dialysis initiation: a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.239⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20406223221108397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994281v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Kidney Transplantation Moratorium in France Because of the COVID-19 Pandemic: A Cohort-based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pastural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (12), pp.2416-2425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/tp.0000000000004369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REIN : un outil au service de l’éclairage des inégalités en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Driollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (5), pp.18/5S-e40-18/5S-e43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00568-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (4), pp.255-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Models for Emergency Department Triage using Machine Learning: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Boukebous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pozzar Mario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaoui Enora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sano Batourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obstetrics and Gynecology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 05 (02), pp.107-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26502/ogr082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s Access to Kidney Transplantation in France: A Mixed Methods Research Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (20), pp.13524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph192013524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-dialysis care trajectories of patients with end-stage kidney disease starting dialysis in emergency in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), pp.156-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pottecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.e054774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the association between emergency dialysis start in patients with end-stage kidney disease and non-steroidal anti-inflammatory drugs, proton-pump inhibitors, and iodinated contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pétureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (5), pp.1711-1723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40620-020-00952-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective observational study for justification, safety, and efficacy of a third dose of mRNA vaccine in patients receiving maintenance hemodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Espi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 101 (2), pp.390-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03587208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age and care organization on sources of variation in kidney transplant waiting-list registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (11), pp.3608-3617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.16694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pre-dialysis care trajectories of esrd patients: what types and what factors of emergency dialysis start?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (Supplement_3), pp.269-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaa144.P1432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer risk in dialyzed patients with and without diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65, pp.101689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canep.2020.101689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.8582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking disease registries and nationwide healthcare administrative databases: the French renal epidemiology and information network (REIN) insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-1692-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urological disorders are still the leading cause of inhospital death in patients with spina bifida</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Brochard</w:t>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137, pp.200-204. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.urology.2019.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394268v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Urological disorders are still the leading cause of inhospital death in patients with spina bifida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Charlène Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zins</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
+              <w:t xml:space="preserve">Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urology.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555508v1</w:t>
+                <w:t xml:space="preserve">hal-02394268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont ces patients en dialyse non inscrits sur liste d’attente de greffe rénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.139-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome-dependent geographic and individual variations in the access to renal transplantation in incident dialysed patients: a French nationwide cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Étude du parcours de soins pré-dialyse des patients insuffisants rénaux chroniques terminaux démarrant la dialyse en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Laurain</w:t>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13376⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940385v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily hemodialysis practices in Australia/New Zealand and in France a comparative cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Pre-Dialysis Care Trajectory of Chronic Kidney Disease Patients and the Start of Dialysis in Emergency: A Mixed Method Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mcdonald</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-019-1330-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (24), pp.5010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16245010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153431v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du parcours de soins pré-dialyse des patients insuffisants rénaux chroniques terminaux démarrant la dialyse en urgence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Daily hemodialysis practices in Australia/New Zealand and in France a comparative cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.278⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-019-1330-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555575v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pre-Dialysis Care Trajectory of Chronic Kidney Disease Patients and the Start of Dialysis in Emergency: A Mixed Method Study Protocol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outcome-dependent geographic and individual variations in the access to renal transplantation in incident dialysed patients: a French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16245010⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440742v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la couverture vaccinale antipneumococcique à l’initiation de la dialyse chronique en 2015, en France, et son impact sur la mortalité dans la première année</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vigneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (5), pp.270-271. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.1242-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921490v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la couverture vaccinale antipneumococcique à l’initiation de la dialyse chronique en 2015, en France, et son impact sur la mortalité dans la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.270-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122313v1</w:t>
+                <w:t xml:space="preserve">hal-02921490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastatic Clear-cell Renal Cell Carcinoma With a Long-term Response to Sunitinib A Distinct Phenotype Independently Associated With Low PD-L1 Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-F. Kammerer-Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (3), pp.169-176.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clgc.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données médico-administratives dans la construction d’un score de comorbidités pour prédire la mortalité à 1 an des patients en IRCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (5), pp.380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical state sequence analysis and regression tree to identify determinants of care trajectory in chronic disease: Example of end-stage renal disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (6), pp.1731-1740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280218774811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care trajectories of patients initiating dialysis as planned versus emergency procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Variations in the Risk of Emergency First Dialysis for Patients with End Stage Renal Disease in the Bretagne Region, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16010018⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (67), pp.S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978721v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Geographic Variations in the Risk of Emergency First Dialysis for Patients with End Stage Renal Disease in the Bretagne Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624982v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité et greffe rénale : pourquoi et comment estimer son effet sur la santé des populations ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Châtelet</w:t>
+                <w:t xml:space="preserve">Association between daily haemodialysis, access to renal transplantation and patients' survival in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lobbedez</w:t>
+                <w:t xml:space="preserve">Maryvonne Hourmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harambat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Glowacki</w:t>
+                <w:t xml:space="preserve">Gabrielle Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.12974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783486v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pannier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (10), pp.1496-1503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Imaging of Regional Aerosol Deposition, Lung Ventilation and Morphology by Synchrotron Radiation CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précarité et greffe rénale : pourquoi et comment estimer son effet sur la santé des populations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Porra</w:t>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Degrugilliers</w:t>
+                <w:t xml:space="preserve">J. Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Broche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Strengell</w:t>
+                <w:t xml:space="preserve">F. Glowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20986-x⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558222v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between daily haemodialysis, access to renal transplantation and patients' survival in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nep.12974⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (5s), pp.S368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730200v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (66), pp.S320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-year management after renal transplantation in 2013 in France: Input from the French national health system database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Daugas</w:t>
+                <w:t xml:space="preserve">Patients en hémodialyse : l’incidence de cancer est-elle différente entre les diabétiques de type 2 comparés aux non-diabétiques ? Une étude du registre REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Haddj-Elmrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.207-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445434v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deleterious effects of dialysis emergency start, insights from the French REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-018-1036-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921562v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients en hémodialyse : l’incidence de cancer est-elle différente entre les diabétiques de type 2 comparés aux non-diabétiques ? Une étude du registre REIN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Renal transplantation outcome and social deprivation in the French healthcare system a cohort study using the European Deprivation Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Siebert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.1089-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863212v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal transplantation outcome and social deprivation in the French healthcare system a cohort study using the European Deprivation Index</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13161⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.e023599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798650v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of dialysis emergency start, insights from the French REIN registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Surveillance de l’hypertension artérielle chez les patients traités par anti-angiogénique par voie orale en pratique quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-018-1036-9⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880170v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Istvan</w:t>
+                <w:t xml:space="preserve">Ten-years trends in renal replacement therapy for end-stage renal disease in mainland France: Lessons from the French Renal Epidemiology and Information Network (REIN) registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lecoffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Béjot</w:t>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Strat</w:t>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.e023599. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.228 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.07.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886627v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de l’hypertension artérielle chez les patients traités par anti-angiogénique par voie orale en pratique quotidienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motifs de primo-consultations de néphrologie en 2014 dans le territoire de santé 5 de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Belaid</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.99-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445439v1</w:t>
+                <w:t xml:space="preserve">hal-02445506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hilar Fat Infiltration: An Independent Prognostic Factor in Metastatic Clear Cell Renal Cell Carcinoma with Sunitinib First-Line Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Istvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Angélique Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Olié</w:t>
+                <w:t xml:space="preserve">Karim Benasalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Béjot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. de Peretti</w:t>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.234A--234A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625086v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilar Fat Infiltration: An Independent Prognostic Factor in Metastatic Clear Cell Renal Cell Carcinoma with Sunitinib First-Line Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+                <w:t xml:space="preserve">Y. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Brunot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+                <w:t xml:space="preserve">C. de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S34-S35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500477v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-years trends in renal replacement therapy for end-stage renal disease in mainland France: Lessons from the French Renal Epidemiology and Information Network (REIN) registry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Istvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kolko</w:t>
+                <w:t xml:space="preserve">C Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">V Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Landais</w:t>
+                <w:t xml:space="preserve">C De Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (4), pp.228 - 235. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl 3), pp.ckx187.386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.07.453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897016v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de primo-consultations de néphrologie en 2014 dans le territoire de santé 5 de Bretagne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hilar fat infiltration: A new prognostic factor in metastatic clear cell renal cell carcinoma with first-line sunitinib treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rieu</w:t>
+                <w:t xml:space="preserve">Solene-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Urologic Oncology: Seminars and Original Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (10), pp.603.e7 - 603.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urolonc.2017.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445506v1</w:t>
+                <w:t xml:space="preserve">hal-01632553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lecoffre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C De Peretti</w:t>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671818v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilar fat infiltration: A new prognostic factor in metastatic clear cell renal cell carcinoma with first-line sunitinib treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Nomogram Predicting Prognosis in Metastatic Patients with Clear Cell Renal Cell Carcinoma Treated by First-Line Sunitinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urologic Oncology: Seminars and Original Investigations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.234A--234A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632553v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">French patients on daily hemodialysis: clinical characteristics and treatment trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Briançon</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-016-0306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153825v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomogram Predicting Prognosis in Metastatic Patients with Clear Cell Renal Cell Carcinoma Treated by First-Line Sunitinib</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
+                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500476v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating access to the renal transplant waiting list does not increase the number of transplantations: comparative study of two French regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelen Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (6), pp.849-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfw078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French patients on daily hemodialysis: clinical characteristics and treatment trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Dialysis' emergency start in 2012 in France: evolutions since 2006 and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-016-0306-7⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (suppl 1), pp.281--281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw175.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366427v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État des lieux des patients dialysés en urgence en 2012 : quelle évolution depuis 2006 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD) Lyon – 29 septembre au 2 octobre 2015, 11 (5), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305481v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialysis' emergency start in 2012 in France: evolutions since 2006 and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfw175.07⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342516v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des patients dialysés en urgence en 2012 : quelle évolution depuis 2006 ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Type 1 and type 2 diabetes and cancer mortality in the 2002-2009 cohort of 39 811 French dialyzed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302094v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169792v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving case-based reasoning systems by combining k-nearest neighbour algorithm with logistic regression in the prediction of patients' registration on the renal transplant waiting list.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e71991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118626v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 1 and type 2 diabetes and cancer mortality in the 2002-2009 cohort of 39 811 French dialyzed patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Optimization of hepatocarcinoma uptake with radiolabeled lipiodol: development of new lipiodol formulations with increased viscosity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Guillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Virginie Cadeillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125089⟩</w:t>
+              <w:t xml:space="preserve">Cancer Biotherapy and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.149-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cbr.2011.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157687v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving case-based reasoning systems by combining k-nearest neighbour algorithm with logistic regression in the prediction of patients' registration on the renal transplant waiting list.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">A new approach for measuring gender disparity in access to renal transplantation waiting lists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cuggia</w:t>
+                <w:t xml:space="preserve">S. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071991⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.513--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31825d156a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878677v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for measuring gender disparity in access to renal transplantation waiting lists</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-site screening of farming-induced chronic obstructive pulmonary disease with the use of an electronic mini-spirometer: results of a pilot study in Brittany, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ecochard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Brinchault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31825d156a⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.623-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-011-0708-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296978v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hepatocarcinoma uptake with radiolabeled lipiodol: development of new lipiodol formulations with increased viscosity.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diagnostic and prognostic impact of 18F-FDG PET/CT in follicular lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Biotherapy and Radiopharmaceuticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (12), pp.2307-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-010-1539-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cbr.2011.1072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867018v1</w:t>
+                <w:t xml:space="preserve">hal-00748917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site screening of farming-induced chronic obstructive pulmonary disease with the use of an electronic mini-spirometer: results of a pilot study in Brittany, France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival of transplanted and dialysed patients in a French region with focus on outcomes in the elderly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfp469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-011-0708-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00872929v1</w:t>
+                <w:t xml:space="preserve">hal-00748834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and prognostic impact of 18F-FDG PET/CT in follicular lymphoma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Dortz</w:t>
+                <w:t xml:space="preserve">A full-text information retrieval system for an epidemiological registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Devillers</w:t>
+                <w:t xml:space="preserve">Lauren Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Houot</w:t>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (12), pp.2307-14. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.491-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-010-1539-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00748917v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of transplanted and dialysed patients in a French region with focus on outcomes in the elderly.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of tamoxifen and dexamethasone on membrane fluidity and tumor targeting of lipiodol in hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (Supplement 2), pp.1130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00748834v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-text information retrieval system for an epidemiological registry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Increased Lipiodol uptake in hepatocellular carcinoma possibly due to increased membrane fluidity by dexamethasone and tamoxifen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-491⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7), pp.777-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2010.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748904v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tamoxifen and dexamethasone on membrane fluidity and tumor targeting of lipiodol in hepatocellular carcinoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparison of Bayesian network and decision tree methods for predicting access to the renal transplant waiting list</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.600-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117641v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Lipiodol uptake in hepatocellular carcinoma possibly due to increased membrane fluidity by dexamethasone and tamoxifen.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">Comparing the APGAR score representation in HL7 and OpenEHR formalisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sergent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.250-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00660227v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Bayesian network and decision tree methods for predicting access to the renal transplant waiting list</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mortalité urbaine et rurale en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 16 (3), pp.499-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.043.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1353 Categorical state sequence analysis to identify pre-transplantation care trajectories among chronic kidney disease patients in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd ERA Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.101 / ID 146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337148v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1444 Persistent effects of territorial and gender inequalities on the care trajectory of dialysis patients: access to transplantation and CKD-related mortality before and after transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CO8.3 - Shared frailty excess hazard modelling in presence of between clusters heterogeneity and inappropriate life tables: an example from chronic kidney disease epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd ERA Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0503⟩</w:t>
+              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité scientifique et le comité d’organisation EPICLIN2025 / JSCLCC32, May 2025, Bordeaux, France. pp.203012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334478v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO8.3 - Shared frailty excess hazard modelling in presence of between clusters heterogeneity and inappropriate life tables: an example from chronic kidney disease epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">#1444 Persistent effects of territorial and gender inequalities on the care trajectory of dialysis patients: access to transplantation and CKD-related mortality before and after transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agness Bakhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203012⟩</w:t>
+              <w:t xml:space="preserve">62nd ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071153v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#2823 Association between nephrotoxic drugs and the development of chronic kidney disease based on french real-world data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bacle</w:t>
+                <w:t xml:space="preserve">#1353 Categorical state sequence analysis to identify pre-transplantation care trajectories among chronic kidney disease patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Giang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. pp.gfaf116.0376, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0376⟩</w:t>
+              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346055v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1718 Comparison of healthcare utilization between CKD and non-CKD patients: an observational study in the West region of France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">#2823 Association between nephrotoxic drugs and the development of chronic kidney disease based on french real-world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bories</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.063⟩</w:t>
+              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. pp.gfaf116.0376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337246v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1364 Association between sex and hospitalisation during the period prior to kidney transplantation in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">#1718 Comparison of healthcare utilization between CKD and non-CKD patients: an observational study in the West region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Giang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0857⟩</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337217v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCN24-739 Impact of dialysis modality on patients' life plans: inclus-dial, a survey for independent patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">#1364 Association between sex and hospitalisation during the period prior to kidney transplantation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Giang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN World Congress of Nephrology (WCN) 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.02.118⟩</w:t>
+              <w:t xml:space="preserve">62nd ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543804v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#1778 Effects of comorbidities, social deprivation and sex on the excess mortality of French ESKD patients on dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Goungounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Charvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-0168-1778, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#2587 Survival and access to renal transplantation of patients with type 1 diabetes: a study from the REIN registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vabret Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-0818-2587, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#1111 The impact of the Covid-19 pandemic on mortality: a study based on the National Health Data System (SNDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-1423-1111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.1423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la pandémie de Covid-19 sur le suivi des malades rénaux chroniques: étude à partir du Système National des Données de Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">WCN24-739 Impact of dialysis modality on patients' life plans: inclus-dial, a survey for independent patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dolley Hitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISN World Congress of Nephrology (WCN) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Nephrology, Apr 2024, Buenos Aires (Argentina), Argentina. pp.S55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.02.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006870v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12-3 - La défaveur sociale et les comorbidités expliquent-elles le moindre accès des femmes à la greffe rénale en France ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact de la pandémie de Covid-19 sur le suivi des malades rénaux chroniques: étude à partir du Système National des Données de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717772v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survie des patients greffés rénaux après 65 ans : Regardons les comorbidités cardio-vasculaires plutôt que l’âge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Vigneau</w:t>
+                <w:t xml:space="preserve">12-3 - La défaveur sociale et les comorbidités expliquent-elles le moindre accès des femmes à la greffe rénale en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Limoges, France. pp.202612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006925v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#989 Fund and incentivize multidisciplinary CKD care: what can we learn from the French CKD bundled payment program?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Bricard</w:t>
+                <w:t xml:space="preserve">Survie des patients greffés rénaux après 65 ans : Regardons les comorbidités cardio-vasculaires plutôt que l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st ERA Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595414v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défaveur sociale et les comorbidités expliquent-elles le moindre accès des femmes à la greffe rénale en France ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">#989 Fund and incentivize multidisciplinary CKD care: what can we learn from the French CKD bundled payment program?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la SFNDT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952637v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours de soins de la maladie rénale chronique : apports des nouvelles données de financement au forfait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The care trajectories leading to emergency dialysis start: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101484⟩</w:t>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity 8–11 November 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006790v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The care trajectories leading to emergency dialysis start: a qualitative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Healthcare utilization differences in women and men with end-stage renal disease after dialysis initiation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity 8–11 November 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Public Health Conference 2023 Dublin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267713v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare utilization differences in women and men with end-stage renal disease after dialysis initiation in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">La défaveur sociale et les comorbidités expliquent-elles le moindre accès des femmes à la greffe rénale en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Health Conference 2023 Dublin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la SFNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT), Oct 2023, Liège, Belgique. pp.301-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006741v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering gender bias in health services: the case of kidney transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J P Jais</w:t>
+                <w:t xml:space="preserve">Les parcours de soins de la maladie rénale chronique : apports des nouvelles données de financement au forfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.053⟩</w:t>
+              <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELF - EMOIS, Mar 2023, Nancy, France. pp.101484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285581v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#4642 Do women have less access to the kidney transplantation waiting list than men in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Uncovering gender bias in health services: the case of kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vabret</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th ERA Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad063c_4642⟩</w:t>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2023, Dublin, Ireland. pp.ckad160.053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285016v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The care trajectory leading to emergency dialysis start: crossing patients', general practitioners' and nephrologists' perspectives [communication #4446]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">#4642 Do women have less access to the kidney transplantation waiting list than men in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Chatelet Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Renal Association, Jun 2023, Milan (Italie), Italy. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad063c_4446⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad063c_4642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197596v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins pré et post démarrage d’un traitement de suppléance chez les patients âgés de 65 ans ou plus, description de la population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The care trajectory leading to emergency dialysis start: crossing patients', general practitioners' and nephrologists' perspectives [communication #4446]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association, Jun 2023, Milan (Italie), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad063c_4446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006793v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une différence de trajectoires de soins entre les hommes et les femmes atteints d’une maladie rénale chronique après le démarrage de la dialyse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parcours de soins pré et post démarrage d’un traitement de suppléance chez les patients âgés de 65 ans ou plus, description de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006454v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Près de six millions de malades rénaux chroniques potentiels repérés à partir du Système national des données de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Y a-t-il une différence de trajectoires de soins entre les hommes et les femmes atteints d’une maladie rénale chronique après le démarrage de la dialyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006805v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre le parcours de soins pré-dialyse et la survie et l’accès à la greffe post-dialyse des insuffisants rénaux chroniques terminaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Près de six millions de malades rénaux chroniques potentiels repérés à partir du Système national des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.052⟩</w:t>
+              <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELF - EMOIS, Mar 2023, Nancy, France. pp.101454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821313v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-indication temporaire de l’accès à la greffe rénale : existe-t-il des différences entre les femmes et les hommes inscrits sur la liste d’attente ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles différences de parcours de soins pré-dialyse entre les hommes et les femmes atteints de maladie rénale chronique et quels facteurs de démarrage en urgence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.054⟩</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adelf; Emois, Mar 2022, Dijon, France. pp.S49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823182v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles différences de parcours de soins pré-dialyse entre les hommes et les femmes atteints de maladie rénale chronique et quels facteurs de démarrage en urgence ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contre-indication temporaire de l’accès à la greffe rénale : existe-t-il des différences entre les femmes et les hommes inscrits sur la liste d’attente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.041⟩</w:t>
+              <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNDT, Oct 2022, Rennes, France. pp.453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610617v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexe des insuffisants rénaux chroniques influence leurs projets thérapeutiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Vabret</w:t>
+                <w:t xml:space="preserve">Association entre le parcours de soins pré-dialyse et la survie et l’accès à la greffe post-dialyse des insuffisants rénaux chroniques terminaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFNDT, Oct 2024, Rennes, France. pp.455, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.059⟩</w:t>
+              <w:t xml:space="preserve">, Société Francophone de Néphrologie Dialyse et Transplantation (SFNDT), Oct 2022, Rennes, France. pp.452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821303v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les façonnements des parcours de soins menant au démarrage de la dialyse en urgence : croisement des points de vue de médecins généralistes, néphrologues et patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2024, Rennes, France. pp.457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Cucharero Atienza</w:t>
+                <w:t xml:space="preserve">Le sexe des insuffisants rénaux chroniques influence leurs projets thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Naveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
+              <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNDT, Oct 2024, Rennes, France. pp.455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553982v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie des patients diabétiques de type 1 en dialyse : différentes estimations du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2021, Toulouse, France. pp.383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage des patients avec une maladie rénale chronique dans les bases médico-administratives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thiriet</w:t>
+                <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.141⟩</w:t>
+              <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2021, Virtual Event, France. pp.316-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616502v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of the collaboration between general practitioner and nephrologist duringpre-dialysis care: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERA-EDTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERA European Renal Association (ERA), Jun 2021, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfab100.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de collaboration entre les médecins généralistes et les néphrologues pré- et post-dialyse en France : étude par méthodes mixtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Repérage des patients avec une maladie rénale chronique dans les bases médico-administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFNDT, Oct 2021, Toulouse, France. pp.275, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.285⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France. pp.299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616510v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours de soins pré-dialyse des insuffisants rénaux chroniques terminaux : quels types de parcours et déterminants d’un démarrage de la dialyse en urgence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les dynamiques de collaboration entre les médecins généralistes et les néphrologues pré- et post-dialyse en France : étude par méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Vigneau</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Colloque national Adelf -Emois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2020.01.047⟩</w:t>
+              <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNDT, Oct 2021, Toulouse, France. pp.275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921461v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les parcours de soins pré-dialyse des insuffisants rénaux chroniques terminaux : quels types de parcours et déterminants d’un démarrage de la dialyse en urgence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
+              <w:t xml:space="preserve">VIIe Colloque national Adelf -Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Epidémiologistes de langue française (Adelf); Association Evaluation, management, organisations, santé (Emois), Mar 2020, Paris, France. pp.S22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2020.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470785v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475968v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations géographiques du démarrage en urgence de la dialyse chronique en Bretagne</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième congrès de Société francophone de néphrologie, dialyse et transplantation (SFNDT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2018, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02921540v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Variations géographiques du démarrage en urgence de la dialyse chronique en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Public Health Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
+              <w:t xml:space="preserve">Troisième congrès de Société francophone de néphrologie, dialyse et transplantation (SFNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNDT, Oct 2018, Lille, France. pp.259 / CO-E05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121022v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du lien entre le démarrage de la dialyse en urgence et l’accès aux soins en pré-dialyse en Bretagne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième congrès de Société francophone de néphrologie, dialyse et transplantation (SFNDT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.177⟩</w:t>
+              <w:t xml:space="preserve">11th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ljubljana, Slovenia. pp.51-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578219v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Étude du lien entre le démarrage de la dialyse en urgence et l’accès aux soins en pré-dialyse en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t>
+              <w:t xml:space="preserve">Troisième congrès de Société francophone de néphrologie, dialyse et transplantation (SFNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de néphrologie, dialyse et transplantation (SFNDT), Oct 2018, Lille, France. pp.327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535703v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémodialyse quotidienne en France : caractéristiques et trajectoires des patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Westerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Bouslimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.167⟩</w:t>
+              <w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01228162v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des déterminants de l’accès à la liste d’attente de greffe rénale en Île-de-France et en Bretagne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Hémodialyse quotidienne en France : caractéristiques et trajectoires des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.424--425, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.463⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.327--328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228179v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison des déterminants de l’accès à la liste d’attente de greffe rénale en Île-de-France et en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.424--425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise au point de nouvelles formulations lipiodolées de viscosité augmentée en vue de l'optimisation du ciblage de l'hépatocarcinome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cadeillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de médecine nucléaire de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17938,1456 +17804,1456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#2288 Survival and care trajectory of kidney graft patients after age 65: Let's look at the cardiovascular comorbidities rather than age</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">#1458 Prevalence of smoking and smoking effect on the CKD-related mortality of French dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), pp.gfaf116.1802, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1802⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346040v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1458 Prevalence of smoking and smoking effect on the CKD-related mortality of French dialysis patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">#2288 Survival and care trajectory of kidney graft patients after age 65: Let's look at the cardiovascular comorbidities rather than age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vabret Elsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1639⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), pp.gfaf116.1802, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336647v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#134 The evolution of consultation practices with general practitioners and nephrologists for patients with CKD before and after the COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P1-7 - Vécu des femmes et des hommes en dialyse vis-à-vis de la maladie rénale chronique et leur perception de la greffe rénale : une étude qualitative (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Limoges, France. , Journal of Epidemiology and Population Health, Volume 72, Supplement 3, July 2024, 202611, 72, pp.202651, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du refus d’inscription sur la liste d’attente de greffe rénale par les patients dialysés en France : une approche méthodologique mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. , Néphrologie &amp; Thérapeutique., 20 (5), pp.337-377, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ndt.2024.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des néphrologues sur les recommandations de la Haute Autorité de Santé : une étude qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. , 20 (5), pp.378-535, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ndt.2024.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des femmes et des hommes en dialyse vis-à-vis de la maladie rénale chronique et leur perception de la greffe rénale : une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. , Néphrologie &amp; Thérapeutique Volume 19, numéro 5, Septembre 2023, 19 (5), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the kidney transplantation moratorium in France because of the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pastural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference (EPH Conference 2022 Berlin) : Strengthening health systems: improving population health and being prepared for the unexpected</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. , 32 (Supplement_3), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac130.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appariement des données de registres avec le Système national des données de santé: exemple du registre du Réseau épidémiologique et information en néphrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Colloque national Adelf-Emois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France. Revue d'Epidémiologie et de Santé Publique, 2020, 68 (N° S1), pp.S39, 68 (N° S1), pp.S39, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2020.01.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP678 Study of the Pre-dialysis Care Trajectory of End-Stage Renal Disease Patients Starting Dialysis in Emergency in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERA-EDTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Budapest, Hungary. 34 (Supplement_1), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfz103.SP678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FP704 - French Patients in Daily Hemodialysis: Characteristics and Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd ERA-EDTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Londres, United Kingdom. Nephrology Dialysis Transplantation, 30, pp.iii311--iii311, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfv183.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19397,151 +19263,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being autonomous in dialysis: Association with occupational status, social activity level, quality of life, and physical activity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dolley-Hitze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19551,154 +19417,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations vulnérables Actes du XVI e colloque national de démographie Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (4), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19708,114 +19574,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'accès à la transplantation rénale en Lorraine par méthodes biostatistiques conventionnelles et par fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat-Makoei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008NAN10049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId554"/>
+      <w:footerReference w:type="default" r:id="rId547"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19883,51 +19749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE1FC608"/>
+    <w:nsid w:val="68AECF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20114,51 +19980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sahar-bayat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2066-183X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13402222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215257554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359430323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547536v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lazareth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203370" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05055879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02284-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glowacki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02376-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Komla Adoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18712-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04991291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laruelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley-Hitze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2025.107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Urbanski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Fallahzadeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vacher Coponat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80775-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.24993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanibek Duisenbekov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bourasseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299601" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laruelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dolley-Hitze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vanorio-Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.10.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Pladys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01711-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauwens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassalle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03818020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00568-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pozzar Mario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Enora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sano Batourou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ogr082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Adoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013524" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;tureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-020-00952-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Charmetant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabilloud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayav" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16694" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa144.P1432" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2020.101689" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-1692-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2019.11.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02860103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vabret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.02.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940385v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13376" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vigneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcdonald" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1330-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.278" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16245010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2019.01.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.283" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.206" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783486v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobbedez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harambat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glowacki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03558222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degrugilliers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strengell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20986-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.12974" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daugas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.11.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Guillou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Haddj-Elmrabet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.02.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798650v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13161" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hannedouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1036-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belaid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laguerre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brunot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benasalah" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.453" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.09.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632553v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensalah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urolonc.2017.05.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dugay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366427v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bechade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0306-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342516v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw175.07" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Guillou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125089" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878677v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071991" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296978v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31825d156a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boch&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Fekete" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guillot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-011-0708-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85RNP3MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748917v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Dortz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1539-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-36D1GJGJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748834v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp469" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5GLWKCG9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748904v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sanders" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-491" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-600" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911593v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poulain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337148v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Pham" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0856" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334478v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Breaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agness Bakhoum" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Lavaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0503" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071153v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charvat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346055v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boissiere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bories" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0376" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337246v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sylvain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.063" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337217v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0857" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laruelle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley Hitze" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.02.118" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605078v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ren" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.168" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605063v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vabret Elsa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.818" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605067v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.1423" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006870v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717772v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ch&#226;telet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202612" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006925v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595414v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.585" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952637v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006790v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aug&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raynaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101484" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267713v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.793" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006741v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285581v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daugas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vabret" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Jais" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.053" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chatelet Pouliquen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4642" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197596v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4446" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006793v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006454v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101454" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821313v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayav" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.052" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daugas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.054" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610617v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.041" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821303v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gary-Bobo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naveiro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.059" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820751v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.064" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616514v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.083" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616502v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mansouri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devathaire" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiriet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.141" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467133v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab100.003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616510v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.285" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921461v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.047" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921540v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.027" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M8ZFPB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578219v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.177" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228162v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.167" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3X62ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346040v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1802" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336647v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1639" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337177v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1338" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782742v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202651" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952001v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.89" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951983v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.90" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952678v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294714v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Savoye" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.224" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921449v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.087" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279994v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz103.SP678" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01226279v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv183.22" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04847584v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777278v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat-Makoei" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10049" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sahar-bayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5523-4160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13402222X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215257554" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359430323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piveteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lazareth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Komla Adoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18712-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glowacki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02376-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05055879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bricard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aug&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02284-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04991291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hur&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laruelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley-Hitze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2025.107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Urbanski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Fallahzadeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vacher Coponat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80775-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.24993" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanibek Duisenbekov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bourasseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laruelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dolley-Hitze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vanorio-Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.10.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Pladys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01711-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauwens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassalle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03818020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00568-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pozzar Mario" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Enora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sano Batourou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ogr082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Adoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;tureau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-020-00952-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Charmetant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bayer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabilloud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayav" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa144.P1432" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2020.101689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-1692-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peyronnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2019.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02860103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vabret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.02.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16245010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vigneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcdonald" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1330-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13376" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2019.01.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.283" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.206" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.12974" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobbedez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harambat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glowacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Guillou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Haddj-Elmrabet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.02.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880170v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hannedouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1036-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798650v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13161" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belaid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laguerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.453" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.09.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500477v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brunot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benasalah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensalah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urolonc.2017.05.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dugay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bechade" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0306-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342516v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw175.07" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Guillou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125089" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878677v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071991" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296978v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31825d156a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872929v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boch&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Fekete" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guillot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-011-0708-6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85RNP3MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748917v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Dortz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1539-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-36D1GJGJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748834v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5GLWKCG9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sanders" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-491" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-600" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911593v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poulain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071153v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Lavaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charvat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334478v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Breaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agness Bakhoum" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0503" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Pham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0856" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346055v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boissiere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bories" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0376" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337246v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sylvain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.063" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0857" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605078v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ren" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.168" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605063v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vabret Elsa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.818" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605067v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.1423" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543804v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laruelle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley Hitze" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.02.118" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006870v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717772v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ch&#226;telet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202612" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006925v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595414v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.585" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267713v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.793" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006741v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952637v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006790v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aug&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raynaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101484" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285581v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daugas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vabret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Jais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.053" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285016v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chatelet Pouliquen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4642" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197596v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4446" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006793v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006805v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101454" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610617v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.041" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823182v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daugas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.054" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821313v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayav" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.052" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820751v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.064" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821303v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gary-Bobo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naveiro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.059" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616514v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.083" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467133v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab100.003" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616502v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mansouri" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devathaire" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiriet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.141" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616510v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.285" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921461v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.047" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.027" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M8ZFPB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.177" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228162v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.167" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3X62ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336647v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1639" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346040v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1802" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337177v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1338" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782742v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202651" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952001v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.89" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951983v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.90" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952678v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294714v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Savoye" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.224" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921449v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.087" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279994v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz103.SP678" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01226279v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv183.22" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04847584v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat-Makoei" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10049" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>