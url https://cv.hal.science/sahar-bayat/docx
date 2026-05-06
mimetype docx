--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -94,51 +94,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sahar-bayat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0001-5523-4160</w:t>
+          <w:t xml:space="preserve">0000-0002-2066-183X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13402222X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -204,19210 +204,19478 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steps of constructing and validating an algorithm to identify chronic kidney disease patients in medical administrative databases</w:t>
+                <w:t xml:space="preserve">Chronic kidney disease stage 4 and 5: comparison of therapeutic projects before kidney replacement therapy between men and women in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Pierre Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+                <w:t xml:space="preserve">David Naveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Lazareth</w:t>
+                <w:t xml:space="preserve">Kathryn Ducharlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 74 (2), pp.203370. </w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/joneph/aajaf001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547536v1</w:t>
+                <w:t xml:space="preserve">hal-05582890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass medical evacuations to decrease the intensive care burden: results from the TRANSCOV cohort study.</w:t>
+                <w:t xml:space="preserve">The steps of constructing and validating an algorithm to identify chronic kidney disease patients in medical administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fermanian</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Martin</w:t>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 169 (2), pp.390-400. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74 (2), pp.203370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2025.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274056v1</w:t>
+                <w:t xml:space="preserve">hal-05547536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nephrologists’ perception of the French national guidelines in nephrology</w:t>
+                <w:t xml:space="preserve">High-speed trains versus air transport vectors for mass transfers of critically ill patients: The TRANSCOV cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+                <w:t xml:space="preserve">Chatpimuk Thipayamaskomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Campeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-18712-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (4), pp.e0348090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0348090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298658v1</w:t>
+                <w:t xml:space="preserve">hal-05612619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderately elevated ambient temperature is associated with mortality in dialysis patients, but not in transplant patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mass medical evacuations to decrease the intensive care burden: results from the TRANSCOV cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Glowacki</w:t>
+                <w:t xml:space="preserve">Christophe Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+                <w:t xml:space="preserve">Sylvie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.sfae428. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169 (2), pp.390-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2025.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876910v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of consultation practices with general practitioners and nephrologists for patients with chronic kidney disease before and after the COVID-19 pandemic in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Moderately elevated ambient temperature is associated with mortality in dialysis patients, but not in transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Glowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-025-02376-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.sfae428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199570v1</w:t>
+                <w:t xml:space="preserve">hal-04876910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the implementation phase of the new French capitation payment model for chronic kidney disease care: a qualitative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The evolution of consultation practices with general practitioners and nephrologists for patients with chronic kidney disease before and after the COVID-19 pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (7), pp.1877-1887. </w:t>
+              <w:t xml:space="preserve">, 2025, 38 (8), pp.2407-2416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-025-02284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40620-025-02376-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055879v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être autonome en dialyse : association avec le statut professionnel, le niveau d’activité sociale, la qualité de vie et le niveau d’activité physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from the implementation phase of the new French capitation payment model for chronic kidney disease care: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Huré</w:t>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Laruelle</w:t>
+                <w:t xml:space="preserve">Damien Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dolley-Hitze</w:t>
+                <w:t xml:space="preserve">Estelle Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Chazot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Denis Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.23-30. </w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (7), pp.1877-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ndt.2025.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40620-025-02284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991291v1</w:t>
+                <w:t xml:space="preserve">hal-05055879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialysis preparedness and access to the transplant waitlist: evidence from a national United States cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nephrologists’ perception of the French national guidelines in nephrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Urbanski</w:t>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kazem Fallahzadeh</w:t>
+                <w:t xml:space="preserve">Arnaud Campeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengcheng Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.1784-1794. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.33580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-18712-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020588v1</w:t>
+                <w:t xml:space="preserve">hal-05298658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower access to kidney transplantation for women in France is not explained by comorbidities and social deprivation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être autonome en dialyse : association avec le statut professionnel, le niveau d’activité sociale, la qualité de vie et le niveau d’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Fabrice Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dolley-Hitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae047⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2025.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483609v1</w:t>
+                <w:t xml:space="preserve">hal-04991291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of direct oral anticoagulants versus vitamin K antagonists in patients on chronic dialysis: a nationwide registry study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Vacher Coponat</w:t>
+                <w:t xml:space="preserve">Dialysis preparedness and access to the transplant waitlist: evidence from a national United States cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">Megan Urbanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kazem Fallahzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengcheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae042⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.1784-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473005v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convergent mixed methods to study registration on kidney transplantation waiting list refusal by women and men on dialysis in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effectiveness and safety of direct oral anticoagulants versus vitamin K antagonists in patients on chronic dialysis: a nationwide registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vacher Coponat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80775-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04811051v1</w:t>
+                <w:t xml:space="preserve">hal-04473005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience of Chronic Kidney Disease and Perceptions of Transplantation by Sex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lower access to kidney transplantation for women in France is not explained by comorbidities and social deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.24993⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nephrology, Dialysis, Transplantation : Official Publication of the European, 39 (10), pp.1613-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690035v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of chronic kidney disease in France: methodological considerations and pitfalls with the use of Health claims databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A convergent mixed methods to study registration on kidney transplantation waiting list refusal by women and men on dialysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Raffray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moranne</w:t>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae117⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80775-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576173v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-related differences in pre-dialysis trajectories and dialysis initiation: A French nationwide retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience of Chronic Kidney Disease and Perceptions of Transplantation by Sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Raffray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clémence Béchade</w:t>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299601⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (7), pp.e2424993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.24993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528810v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Dialysis Does Not Have the Monopoly on Low Cost</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Dolley-Hitze</w:t>
+                <w:t xml:space="preserve">Prevalence of chronic kidney disease in France: methodological considerations and pitfalls with the use of Health claims databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vanorio-Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Zhanibek Duisenbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.10.021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.sfae117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932425v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Calvar</w:t>
+                <w:t xml:space="preserve">Sex-related differences in pre-dialysis trajectories and dialysis initiation: A French nationwide retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Louise Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0299601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062024v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care trajectory differences in women and men with end-stage renal disease after dialysis initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (9), pp.e0289134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal vaccination coverage at the initiation of chronic dialysis, and its association with mortality during the first year</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home Dialysis Does Not Have the Monopoly on Low Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Pladys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">E. Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dolley-Hitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vanorio-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.188-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114346v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-dialysis care trajectory and post-dialysis survival and transplantation access in patients with end-stage kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+                <w:t xml:space="preserve">Social deprivation reduced registration for kidney transplantation through markers of nephrological care: a mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-023-01711-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174211v1</w:t>
+                <w:t xml:space="preserve">hal-04062024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la défavorisation sociale sur l’accès à la liste d’attente de greffe rénale : une analyse de médiation à partir des données de REIN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pneumococcal vaccination coverage at the initiation of chronic dialysis, and its association with mortality during the first year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.239⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (24), pp.3655-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994281v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the general practitioner-nephrologist collaboration for the management of patients with chronic kidney disease before and after dialysis initiation: a mixed-methods study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pre-dialysis care trajectory and post-dialysis survival and transplantation access in patients with end-stage kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20406223221108397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (7), pp.2057-2070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-023-01711-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796709v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Kidney Transplantation Moratorium in France Because of the COVID-19 Pandemic: A Cohort-based Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la défavorisation sociale sur l’accès à la liste d’attente de greffe rénale : une analyse de médiation à partir des données de REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Borgne</w:t>
+                <w:t xml:space="preserve">E. Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Savoye</w:t>
+                <w:t xml:space="preserve">L. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Legeai</w:t>
+                <w:t xml:space="preserve">M. Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pastural</w:t>
+                <w:t xml:space="preserve">M. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (12), pp.2416-2425. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.308-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/tp.0000000000004369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820511v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REIN : un outil au service de l’éclairage des inégalités en santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">The dynamics of the general practitioner-nephrologist collaboration for the management of patients with chronic kidney disease before and after dialysis initiation: a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Driollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moranne</w:t>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00568-5⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20406223221108397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818020v1</w:t>
+                <w:t xml:space="preserve">hal-03796709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Kidney Transplantation Moratorium in France Because of the COVID-19 Pandemic: A Cohort-based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Emile Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Camille Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pastural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (12), pp.2416-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0000000000004369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717166v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models for Emergency Department Triage using Machine Learning: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">REIN : un outil au service de l’éclairage des inégalités en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Boukebous</w:t>
+                <w:t xml:space="preserve">Bénédicte Driollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pozzar Mario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sano Batourou</w:t>
+                <w:t xml:space="preserve">Véronique Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obstetrics and Gynecology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26502/ogr082⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.18/5S-e40-18/5S-e43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00568-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830019v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s Access to Kidney Transplantation in France: A Mixed Methods Research Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latame Adoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (20), pp.13524. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827461v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-dialysis care trajectories of patients with end-stage kidney disease starting dialysis in emergency in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive Models for Emergency Department Triage using Machine Learning: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Boukebous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pozzar Mario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaoui Enora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sano Batourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.026⟩</w:t>
+              <w:t xml:space="preserve">Obstetrics and Gynecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05 (02), pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/ogr082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986830v1</w:t>
+                <w:t xml:space="preserve">hal-03830019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pottecher</w:t>
+                <w:t xml:space="preserve">Women’s Access to Kidney Transplantation in France: A Mixed Methods Research Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405771v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the association between emergency dialysis start in patients with end-stage kidney disease and non-steroidal anti-inflammatory drugs, proton-pump inhibitors, and iodinated contrast agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pre-dialysis care trajectories of patients with end-stage kidney disease starting dialysis in emergency in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-020-00952-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215925v1</w:t>
+                <w:t xml:space="preserve">hal-02986830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective observational study for justification, safety, and efficacy of a third dose of mRNA vaccine in patients receiving maintenance hemodialysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Espi</w:t>
+                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Charmetant</w:t>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barba</w:t>
+                <w:t xml:space="preserve">Eric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pelletier</w:t>
+                <w:t xml:space="preserve">Julien Pottecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.040⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.e054774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587208v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age and care organization on sources of variation in kidney transplant waiting-list registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the association between emergency dialysis start in patients with end-stage kidney disease and non-steroidal anti-inflammatory drugs, proton-pump inhibitors, and iodinated contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pétureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Couchoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Elisabeth Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16694⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.1711-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-020-00952-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248208v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-dialysis care trajectories of esrd patients: what types and what factors of emergency dialysis start?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Raffray</w:t>
+                <w:t xml:space="preserve">A prospective observational study for justification, safety, and efficacy of a third dose of mRNA vaccine in patients receiving maintenance hemodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaide Pladys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa144.P1432⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (2), pp.390-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958932v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer risk in dialyzed patients with and without diabetes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of age and care organization on sources of variation in kidney transplant waiting-list registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemordant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">C Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+                <w:t xml:space="preserve">F Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2020.101689⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (11), pp.3608-3617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534803v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The pre-dialysis care trajectories of esrd patients: what types and what factors of emergency dialysis start?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (Supplement_3), pp.269-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa144.P1432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626885v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking disease registries and nationwide healthcare administrative databases: the French renal epidemiology and information network (REIN) insight</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cancer risk in dialyzed patients with and without diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.101689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2020.101689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-020-1692-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464765v1</w:t>
+                <w:t xml:space="preserve">hal-02534803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.8582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02555508v1</w:t>
+                <w:t xml:space="preserve">hal-02626885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urological disorders are still the leading cause of inhospital death in patients with spina bifida</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking disease registries and nationwide healthcare administrative databases: the French renal epidemiology and information network (REIN) insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.urology.2019.11.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-1692-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394268v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont ces patients en dialyse non inscrits sur liste d’attente de greffe rénale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vabret</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.02.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860103v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du parcours de soins pré-dialyse des patients insuffisants rénaux chroniques terminaux démarrant la dialyse en urgence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Urological disorders are still the leading cause of inhospital death in patients with spina bifida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couchoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Charlène Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.278⟩</w:t>
+              <w:t xml:space="preserve">Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urology.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555575v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pre-Dialysis Care Trajectory of Chronic Kidney Disease Patients and the Start of Dialysis in Emergency: A Mixed Method Study Protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Qui sont ces patients en dialyse non inscrits sur liste d’attente de greffe rénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16245010⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440742v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily hemodialysis practices in Australia/New Zealand and in France a comparative cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Étude du parcours de soins pré-dialyse des patients insuffisants rénaux chroniques terminaux démarrant la dialyse en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-019-1330-1⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153431v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome-dependent geographic and individual variations in the access to renal transplantation in incident dialysed patients: a French nationwide cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pre-Dialysis Care Trajectory of Chronic Kidney Disease Patients and the Start of Dialysis in Emergency: A Mixed Method Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (24), pp.5010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16245010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tri.13376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01940385v1</w:t>
+                <w:t xml:space="preserve">hal-02440742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Daily hemodialysis practices in Australia/New Zealand and in France a comparative cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-019-1330-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122313v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la couverture vaccinale antipneumococcique à l’initiation de la dialyse chronique en 2015, en France, et son impact sur la mortalité dans la première année</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Outcome-dependent geographic and individual variations in the access to renal transplantation in incident dialysed patients: a French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.024⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921490v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastatic Clear-cell Renal Cell Carcinoma With a Long-term Response to Sunitinib A Distinct Phenotype Independently Associated With Low PD-L1 Expression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Peyronnet</w:t>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (3), pp.169-176.e1. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.1242-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2019.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076598v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données médico-administratives dans la construction d’un score de comorbidités pour prédire la mortalité à 1 an des patients en IRCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la couverture vaccinale antipneumococcique à l’initiation de la dialyse chronique en 2015, en France, et son impact sur la mortalité dans la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (5), pp.380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.283⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.270-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921481v1</w:t>
+                <w:t xml:space="preserve">hal-02921490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical state sequence analysis and regression tree to identify determinants of care trajectory in chronic disease: Example of end-stage renal disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Metastatic Clear-cell Renal Cell Carcinoma With a Long-term Response to Sunitinib A Distinct Phenotype Independently Associated With Low PD-L1 Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-F. Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218774811⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.169-176.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792740v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care trajectories of patients initiating dialysis as planned versus emergency procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Apport des données médico-administratives dans la construction d’un score de comorbidités pour prédire la mortalité à 1 an des patients en IRCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.206⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470499v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Categorical state sequence analysis and regression tree to identify determinants of care trajectory in chronic disease: Example of end-stage renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1731-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218774811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624982v1</w:t>
+                <w:t xml:space="preserve">hal-01792740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Variations in the Risk of Emergency First Dialysis for Patients with End Stage Renal Disease in the Bretagne Region, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Care trajectories of patients initiating dialysis as planned versus emergency procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16010018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978721v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between daily haemodialysis, access to renal transplantation and patients' survival in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (67), pp.S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nep.12974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730200v1</w:t>
+                <w:t xml:space="preserve">hal-02624982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geographic Variations in the Risk of Emergency First Dialysis for Patients with End Stage Renal Disease in the Bretagne Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16010018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939728v1</w:t>
+                <w:t xml:space="preserve">hal-01978721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité et greffe rénale : pourquoi et comment estimer son effet sur la santé des populations ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lobbedez</w:t>
+                <w:t xml:space="preserve">Association between daily haemodialysis, access to renal transplantation and patients' survival in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harambat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Maryvonne Hourmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Glowacki</w:t>
+                <w:t xml:space="preserve">Gabrielle Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.81-84. </w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nep.12974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783486v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.1496-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921562v1</w:t>
+                <w:t xml:space="preserve">hal-01939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Précarité et greffe rénale : pourquoi et comment estimer son effet sur la santé des populations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Glowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625010v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients en hémodialyse : l’incidence de cancer est-elle différente entre les diabétiques de type 2 comparés aux non-diabétiques ? Une étude du registre REIN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Atman Haddj-Elmrabet</w:t>
+                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (5s), pp.S368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863212v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of dialysis emergency start, insights from the French REIN registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hannedouche</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-018-1036-9⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (66), pp.S320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880170v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal transplantation outcome and social deprivation in the French healthcare system a cohort study using the European Deprivation Index</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Patients en hémodialyse : l’incidence de cancer est-elle différente entre les diabétiques de type 2 comparés aux non-diabétiques ? Une étude du registre REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Launoy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Haddj-Elmrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13161⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798650v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Istvan</w:t>
+                <w:t xml:space="preserve">Renal transplantation outcome and social deprivation in the French healthcare system a cohort study using the European Deprivation Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lecoffre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.1089-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886627v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de l’hypertension artérielle chez les patients traités par anti-angiogénique par voie orale en pratique quotidienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effects of dialysis emergency start, insights from the French REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Belaid</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-018-1036-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445439v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-years trends in renal replacement therapy for end-stage renal disease in mainland France: Lessons from the French Renal Epidemiology and Information Network (REIN) registry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Istvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kolko</w:t>
+                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Landais</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (4), pp.228 - 235. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.e023599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.07.453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897016v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de primo-consultations de néphrologie en 2014 dans le territoire de santé 5 de Bretagne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance de l’hypertension artérielle chez les patients traités par anti-angiogénique par voie orale en pratique quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.67-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445506v1</w:t>
+                <w:t xml:space="preserve">hal-02445439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilar Fat Infiltration: An Independent Prognostic Factor in Metastatic Clear Cell Renal Cell Carcinoma with Sunitinib First-Line Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+                <w:t xml:space="preserve">Ten-years trends in renal replacement therapy for end-stage renal disease in mainland France: Lessons from the French Renal Epidemiology and Information Network (REIN) registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Brunot</w:t>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benasalah</w:t>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.228 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.07.453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500477v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Motifs de primo-consultations de néphrologie en 2014 dans le territoire de santé 5 de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Olié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. de Peretti</w:t>
+                <w:t xml:space="preserve">Philippe Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625086v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Istvan</w:t>
+                <w:t xml:space="preserve">Y. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lecoffre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C De Peretti</w:t>
+                <w:t xml:space="preserve">C. de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S34-S35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671818v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilar fat infiltration: A new prognostic factor in metastatic clear cell renal cell carcinoma with first-line sunitinib treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hilar Fat Infiltration: An Independent Prognostic Factor in Metastatic Clear Cell Renal Cell Carcinoma with Sunitinib First-Line Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene-Florence Kammerer-Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Brunot</w:t>
+                <w:t xml:space="preserve">Karim Benasalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bensalah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urologic Oncology: Seminars and Original Investigations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.234A--234A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632553v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+                <w:t xml:space="preserve">C Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Kessler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">V Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Briançon</w:t>
+                <w:t xml:space="preserve">C De Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl 3), pp.ckx187.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153825v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomogram Predicting Prognosis in Metastatic Patients with Clear Cell Renal Cell Carcinoma Treated by First-Line Sunitinib</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+                <w:t xml:space="preserve">Hilar fat infiltration: A new prognostic factor in metastatic clear cell renal cell carcinoma with first-line sunitinib treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dugay</w:t>
+                <w:t xml:space="preserve">Karim Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bensalah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urologic Oncology: Seminars and Original Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (10), pp.603.e7 - 603.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urolonc.2017.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500476v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French patients on daily hemodialysis: clinical characteristics and treatment trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Horizontal mixture model for competing risks: a method used in waitlisted renal transplant candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-016-0306-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-017-0322-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366427v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Nomogram Predicting Prognosis in Metastatic Patients with Clear Cell Renal Cell Carcinoma Treated by First-Line Sunitinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène-Florence Kammerer-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.234A--234A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305481v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating access to the renal transplant waiting list does not increase the number of transplantations: comparative study of two French regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelen Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (6), pp.849-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfw078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialysis' emergency start in 2012 in France: evolutions since 2006 and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">French patients on daily hemodialysis: clinical characteristics and treatment trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfw175.07⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-016-0306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342516v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des patients dialysés en urgence en 2012 : quelle évolution depuis 2006 ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302094v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dialysis' emergency start in 2012 in France: evolutions since 2006 and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (suppl 1), pp.281--281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw175.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169792v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 1 and type 2 diabetes and cancer mortality in the 2002-2009 cohort of 39 811 French dialyzed patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">État des lieux des patients dialysés en urgence en 2012 : quelle évolution depuis 2006 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125089⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD) Lyon – 29 septembre au 2 octobre 2015, 11 (5), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157687v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118626v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving case-based reasoning systems by combining k-nearest neighbour algorithm with logistic regression in the prediction of patients' registration on the renal transplant waiting list.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Type 1 and type 2 diabetes and cancer mortality in the 2002-2009 cohort of 39 811 French dialyzed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.e71991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071991⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878677v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hepatocarcinoma uptake with radiolabeled lipiodol: development of new lipiodol formulations with increased viscosity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cadeillan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Biotherapy and Radiopharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cbr.2011.1072⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867018v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for measuring gender disparity in access to renal transplantation waiting lists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Couchoud</w:t>
+                <w:t xml:space="preserve">Improving case-based reasoning systems by combining k-nearest neighbour algorithm with logistic regression in the prediction of patients' registration on the renal transplant waiting list.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bayat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31825d156a⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e71991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296978v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site screening of farming-induced chronic obstructive pulmonary disease with the use of an electronic mini-spirometer: results of a pilot study in Brittany, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for measuring gender disparity in access to renal transplantation waiting lists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Jouneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-011-0708-6⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.513--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e31825d156a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872929v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and prognostic impact of 18F-FDG PET/CT in follicular lymphoma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimization of hepatocarcinoma uptake with radiolabeled lipiodol: development of new lipiodol formulations with increased viscosity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cadeillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-010-1539-5⟩</w:t>
+              <w:t xml:space="preserve">Cancer Biotherapy and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.149-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cbr.2011.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00748917v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of transplanted and dialysed patients in a French region with focus on outcomes in the elderly.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-site screening of farming-induced chronic obstructive pulmonary disease with the use of an electronic mini-spirometer: results of a pilot study in Brittany, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Brinchault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.623-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-011-0708-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfp469⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748834v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-text information retrieval system for an epidemiological registry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diagnostic and prognostic impact of 18F-FDG PET/CT in follicular lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Sanders</w:t>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.491-5. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (12), pp.2307-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-010-1539-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748904v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tamoxifen and dexamethasone on membrane fluidity and tumor targeting of lipiodol in hepatocellular carcinoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Survival of transplanted and dialysed patients in a French region with focus on outcomes in the elderly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfp469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117641v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Lipiodol uptake in hepatocellular carcinoma possibly due to increased membrane fluidity by dexamethasone and tamoxifen.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A full-text information retrieval system for an epidemiological registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2010.03.013⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.491-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00660227v1</w:t>
+                <w:t xml:space="preserve">hal-00748904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Bayesian network and decision tree methods for predicting access to the renal transplant waiting list</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of tamoxifen and dexamethasone on membrane fluidity and tumor targeting of lipiodol in hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (Supplement 2), pp.1130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527431v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the APGAR score representation in HL7 and OpenEHR formalisms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Increased Lipiodol uptake in hepatocellular carcinoma possibly due to increased membrane fluidity by dexamethasone and tamoxifen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7), pp.777-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2010.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911593v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of Bayesian network and decision tree methods for predicting access to the renal transplant waiting list</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.600-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing the APGAR score representation in HL7 and OpenEHR formalisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.250-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mortalité urbaine et rurale en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 16 (3), pp.499-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.043.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#2288 Survival and care trajectory of kidney graft patients after age 65: Let's look at the cardiovascular comorbidities rather than age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vabret Elsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), pp.gfaf116.1802, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#1458 Prevalence of smoking and smoking effect on the CKD-related mortality of French dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#134 The evolution of consultation practices with general practitioners and nephrologists for patients with CKD before and after the COVID-19 pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienne, Austria. , Nephrology Dialysis Transplantation, 40 (Supplement_3), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P1-7 - Vécu des femmes et des hommes en dialyse vis-à-vis de la maladie rénale chronique et leur perception de la greffe rénale : une étude qualitative (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Limoges, France. , Journal of Epidemiology and Population Health, Volume 72, Supplement 3, July 2024, 202611, 72, pp.202651, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du refus d’inscription sur la liste d’attente de greffe rénale par les patients dialysés en France : une approche méthodologique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e congrès de la SFNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. , Néphrologie &amp; Thérapeutique., 20 (5), pp.337-377, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2024.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des néphrologues sur les recommandations de la Haute Autorité de Santé : une étude qualitative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e congrès de la SFNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. , 20 (5), pp.378-535, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2024.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vécu des femmes et des hommes en dialyse vis-à-vis de la maladie rénale chronique et leur perception de la greffe rénale : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès de la SFNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. , Néphrologie &amp; Thérapeutique Volume 19, numéro 5, Septembre 2023, 19 (5), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the kidney transplantation moratorium in France because of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pastural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Public Health Conference (EPH Conference 2022 Berlin) : Strengthening health systems: improving population health and being prepared for the unexpected</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. , 32 (Supplement_3), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac130.224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appariement des données de registres avec le Système national des données de santé: exemple du registre du Réseau épidémiologique et information en néphrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Colloque national Adelf-Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France. Revue d'Epidémiologie et de Santé Publique, 2020, 68 (N° S1), pp.S39, 68 (N° S1), pp.S39, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2020.01.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SP678 Study of the Pre-dialysis Care Trajectory of End-Stage Renal Disease Patients Starting Dialysis in Emergency in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERA-EDTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Budapest, Hungary. 34 (Supplement_1), 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz103.SP678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FP704 - French Patients in Daily Hemodialysis: Characteristics and Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52nd ERA-EDTA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Londres, United Kingdom. Nephrology Dialysis Transplantation, 30, pp.iii311--iii311, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfv183.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">#1353 Categorical state sequence analysis to identify pre-transplantation care trajectories among chronic kidney disease patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Giang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62nd ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574623v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO8.3 - Shared frailty excess hazard modelling in presence of between clusters heterogeneity and inappropriate life tables: an example from chronic kidney disease epidemiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.101 / ID 146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071153v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1444 Persistent effects of territorial and gender inequalities on the care trajectory of dialysis patients: access to transplantation and CKD-related mortality before and after transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CO8.3 - Shared frailty excess hazard modelling in presence of between clusters heterogeneity and inappropriate life tables: an example from chronic kidney disease epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd ERA Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0503⟩</w:t>
+              <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité scientifique et le comité d’organisation EPICLIN2025 / JSCLCC32, May 2025, Bordeaux, France. pp.203012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334478v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1353 Categorical state sequence analysis to identify pre-transplantation care trajectories among chronic kidney disease patients in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">#1444 Persistent effects of territorial and gender inequalities on the care trajectory of dialysis patients: access to transplantation and CKD-related mortality before and after transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agness Bakhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0856⟩</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337148v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#2823 Association between nephrotoxic drugs and the development of chronic kidney disease based on french real-world data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. pp.gfaf116.0376, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#1718 Comparison of healthcare utilization between CKD and non-CKD patients: an observational study in the West region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Giang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#1364 Association between sex and hospitalisation during the period prior to kidney transplantation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Giang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), Jun 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1778 Effects of comorbidities, social deprivation and sex on the excess mortality of French ESKD patients on dialysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WCN24-739 Impact of dialysis modality on patients' life plans: inclus-dial, a survey for independent patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dolley Hitze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st ERA Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.168⟩</w:t>
+              <w:t xml:space="preserve">ISN World Congress of Nephrology (WCN) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Nephrology, Apr 2024, Buenos Aires (Argentina), Argentina. pp.S55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605078v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#2587 Survival and access to renal transplantation of patients with type 1 diabetes: a study from the REIN registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">#1778 Effects of comorbidities, social deprivation and sex on the excess mortality of French ESKD patients on dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latame Komla Adoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Charvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-0818-2587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.818⟩</w:t>
+              <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-0168-1778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605063v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1111 The impact of the Covid-19 pandemic on mortality: a study based on the National Health Data System (SNDS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">#2587 Survival and access to renal transplantation of patients with type 1 diabetes: a study from the REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vabret Elsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-1423-1111, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.1423⟩</w:t>
+              <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-0818-2587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605067v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCN24-739 Impact of dialysis modality on patients' life plans: inclus-dial, a survey for independent patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">#1111 The impact of the Covid-19 pandemic on mortality: a study based on the National Health Data System (SNDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISN World Congress of Nephrology (WCN) 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.02.118⟩</w:t>
+              <w:t xml:space="preserve">61st ERA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. pp.gfae069-1423-1111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.1423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543804v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la pandémie de Covid-19 sur le suivi des malades rénaux chroniques: étude à partir du Système National des Données de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-3 - La défaveur sociale et les comorbidités expliquent-elles le moindre accès des femmes à la greffe rénale en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Limoges, France. pp.202612, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie des patients greffés rénaux après 65 ans : Regardons les comorbidités cardio-vasculaires plutôt que l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#989 Fund and incentivize multidisciplinary CKD care: what can we learn from the French CKD bundled payment program?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association (ERA), May 2024, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The care trajectories leading to emergency dialysis start: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity 8–11 November 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare utilization differences in women and men with end-stage renal disease after dialysis initiation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference 2023 Dublin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défaveur sociale et les comorbidités expliquent-elles le moindre accès des femmes à la greffe rénale en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT), Oct 2023, Liège, Belgique. pp.301-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de soins de la maladie rénale chronique : apports des nouvelles données de financement au forfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF - EMOIS, Mar 2023, Nancy, France. pp.101484, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering gender bias in health services: the case of kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2023, Dublin, Ireland. pp.ckad160.053, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#4642 Do women have less access to the kidney transplantation waiting list than men in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chatelet Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfad063c_4642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The care trajectory leading to emergency dialysis start: crossing patients', general practitioners' and nephrologists' perspectives [communication #4446]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th ERA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Renal Association, Jun 2023, Milan (Italie), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfad063c_4446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soins pré et post démarrage d’un traitement de suppléance chez les patients âgés de 65 ans ou plus, description de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une différence de trajectoires de soins entre les hommes et les femmes atteints d’une maladie rénale chronique après le démarrage de la dialyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Néphrologie, Dialyse et Transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Près de six millions de malades rénaux chroniques potentiels repérés à partir du Système national des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF - EMOIS, Mar 2023, Nancy, France. pp.101454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles différences de parcours de soins pré-dialyse entre les hommes et les femmes atteints de maladie rénale chronique et quels facteurs de démarrage en urgence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adelf; Emois, Mar 2022, Dijon, France. pp.S49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-indication temporaire de l’accès à la greffe rénale : existe-t-il des différences entre les femmes et les hommes inscrits sur la liste d’attente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latame Komla Adoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2022, Rennes, France. pp.453, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre le parcours de soins pré-dialyse et la survie et l’accès à la greffe post-dialyse des insuffisants rénaux chroniques terminaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Néphrologie Dialyse et Transplantation (SFNDT), Oct 2022, Rennes, France. pp.452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les façonnements des parcours de soins menant au démarrage de la dialyse en urgence : croisement des points de vue de médecins généralistes, néphrologues et patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2024, Rennes, France. pp.457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe des insuffisants rénaux chroniques influence leurs projets thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Naveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2024, Rennes, France. pp.455, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie des patients diabétiques de type 1 en dialyse : différentes estimations du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2021, Toulouse, France. pp.383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2021, Virtual Event, France. pp.316-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of the collaboration between general practitioner and nephrologist duringpre-dialysis care: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERA-EDTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERA European Renal Association (ERA), Jun 2021, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfab100.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage des patients avec une maladie rénale chronique dans les bases médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France. pp.299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques de collaboration entre les médecins généralistes et les néphrologues pré- et post-dialyse en France : étude par méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2021, Toulouse, France. pp.275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de soins pré-dialyse des insuffisants rénaux chroniques terminaux : quels types de parcours et déterminants d’un démarrage de la dialyse en urgence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Colloque national Adelf -Emois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Epidémiologistes de langue française (Adelf); Association Evaluation, management, organisations, santé (Emois), Mar 2020, Paris, France. pp.S22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2020.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations géographiques du démarrage en urgence de la dialyse chronique en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de Société francophone de néphrologie, dialyse et transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFNDT, Oct 2018, Lille, France. pp.259 / CO-E05, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ljubljana, Slovenia. pp.51-51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du lien entre le démarrage de la dialyse en urgence et l’accès aux soins en pré-dialyse en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de Société francophone de néphrologie, dialyse et transplantation (SFNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de néphrologie, dialyse et transplantation (SFNDT), Oct 2018, Lille, France. pp.327, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Westerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Bouslimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémodialyse quotidienne en France : caractéristiques et trajectoires des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.327--328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des déterminants de l’accès à la liste d’attente de greffe rénale en Île-de-France et en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.424--425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de nouvelles formulations lipiodolées de viscosité augmentée en vue de l'optimisation du ciblage de l'hépatocarcinome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cadeillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de médecine nucléaire de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674903v1</w:t>
-              </w:r>
-[...1457 lines deleted...]
-                <w:t xml:space="preserve">hal-01226279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being autonomous in dialysis: Association with occupational status, social activity level, quality of life, and physical activity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dolley-Hitze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19417,154 +19685,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations vulnérables Actes du XVI e colloque national de démographie Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (4), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19574,114 +19842,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'accès à la transplantation rénale en Lorraine par méthodes biostatistiques conventionnelles et par fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat-Makoei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008NAN10049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId547"/>
+      <w:footerReference w:type="default" r:id="rId556"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19749,51 +20017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68AECF2F"/>
+    <w:nsid w:val="8F46F073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19980,51 +20248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sahar-bayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5523-4160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13402222X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215257554" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359430323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piveteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lazareth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Komla Adoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18712-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glowacki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02376-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05055879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bricard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aug&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02284-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04991291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hur&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laruelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley-Hitze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2025.107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Urbanski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Fallahzadeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vacher Coponat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80775-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.24993" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanibek Duisenbekov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bourasseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laruelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dolley-Hitze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vanorio-Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.10.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Pladys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01711-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauwens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassalle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03818020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00568-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pozzar Mario" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Enora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sano Batourou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ogr082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Adoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;tureau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-020-00952-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Charmetant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bayer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabilloud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayav" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa144.P1432" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2020.101689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-1692-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peyronnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2019.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02860103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vabret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.02.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.278" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16245010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vigneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcdonald" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1330-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13376" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2019.01.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.283" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.206" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.12974" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobbedez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harambat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glowacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Guillou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Haddj-Elmrabet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.02.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880170v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hannedouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1036-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798650v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13161" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belaid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laguerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.453" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.09.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500477v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brunot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benasalah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensalah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urolonc.2017.05.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dugay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bechade" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0306-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342516v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw175.07" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Guillou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125089" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878677v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071991" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296978v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31825d156a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872929v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boch&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Fekete" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guillot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-011-0708-6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85RNP3MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748917v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Dortz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1539-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-36D1GJGJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748834v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5GLWKCG9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sanders" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-491" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-600" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911593v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poulain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071153v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Lavaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charvat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334478v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Breaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agness Bakhoum" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0503" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Pham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0856" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346055v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boissiere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bories" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0376" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337246v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sylvain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.063" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0857" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605078v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ren" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.168" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605063v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vabret Elsa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.818" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605067v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.1423" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543804v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laruelle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley Hitze" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.02.118" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006870v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717772v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ch&#226;telet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202612" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006925v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595414v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.585" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267713v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.793" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006741v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952637v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006790v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aug&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raynaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101484" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285581v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daugas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vabret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Jais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.053" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285016v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chatelet Pouliquen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4642" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197596v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4446" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006793v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006805v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101454" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610617v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.041" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823182v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daugas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.054" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821313v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayav" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.052" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820751v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.064" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821303v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gary-Bobo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naveiro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.059" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616514v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.083" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467133v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab100.003" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616502v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mansouri" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devathaire" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiriet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.141" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616510v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.285" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921461v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.047" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.027" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M8ZFPB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.177" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228162v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.167" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3X62ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336647v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1639" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346040v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1802" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337177v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1338" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782742v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202651" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952001v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.89" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951983v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.90" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952678v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294714v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Savoye" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.224" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921449v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.087" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279994v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz103.SP678" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01226279v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv183.22" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04847584v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat-Makoei" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10049" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sahar-bayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2066-183X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13402222X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215257554" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359430323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gary-Bobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naveiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ducharlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/joneph/aajaf001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piveteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpimuk Thipayamaskomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0348090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glowacki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae428" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02376-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05055879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bricard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aug&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02284-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Komla Adoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18712-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04991291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hur&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laruelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley-Hitze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2025.107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Urbanski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kazem Fallahzadeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vacher Coponat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80775-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.24993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanibek Duisenbekov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bourasseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laruelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hur&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dolley-Hitze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vanorio-Vega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.10.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Calvar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Pladys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01711-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauwens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassalle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.239" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03796709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406223221108397" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savoye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legeai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000004369" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03818020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00568-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pozzar Mario" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Enora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sano Batourou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ogr082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latame Adoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013524" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;tureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-020-00952-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Charmetant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabilloud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayav" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16694" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa144.P1432" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2020.101689" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-1692-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peyronnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brochard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2019.11.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02860103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vabret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Monnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.02.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440742v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16245010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vigneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcdonald" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1330-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13376" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2019.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.206" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978721v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hourmant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.12974" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobbedez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harambat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glowacki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Guillou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Haddj-Elmrabet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.02.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798650v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13161" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hannedouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1036-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belaid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laguerre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.04.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.07.453" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.09.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500477v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brunot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benasalah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632553v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene-Florence Kammerer-Jacquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensalah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urolonc.2017.05.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-017-0322-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dugay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366427v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bechade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0306-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342516v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw175.07" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Guillou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125089" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878677v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071991" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296978v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31825d156a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boch&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Brinchault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Fekete" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guillot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-011-0708-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85RNP3MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748917v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Dortz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1539-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-36D1GJGJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748834v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp469" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5GLWKCG9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748904v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sanders" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-491" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01527431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-600" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911593v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poulain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vabret Elsa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1802" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336647v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Lavaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Breaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1639" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337177v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782742v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202651" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952001v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daugas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.89" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951983v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2024.90" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04952678v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294714v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Savoye" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.224" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921449v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.087" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279994v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz103.SP678" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01226279v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv183.22" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Giang Pham" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0856" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071153v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charvat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334478v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agness Bakhoum" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0503" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346055v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boissiere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bories" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0376" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337246v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sylvain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.063" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337217v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0857" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543804v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laruelle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dolley Hitze" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.02.118" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ren" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.168" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605063v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.818" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605067v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.1423" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006870v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717772v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ch&#226;telet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202612" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006925v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595414v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.585" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267713v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.793" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006741v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952637v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006790v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aug&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raynaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101484" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285581v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daugas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vabret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Jais" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.053" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285016v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chatelet Pouliquen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4642" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197596v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4446" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006793v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05006454v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04006805v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101454" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610617v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.041" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823182v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.054" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821313v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayav" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.052" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820751v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.064" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821303v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gary-Bobo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naveiro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.059" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616514v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.083" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467133v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab100.003" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616502v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mansouri" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devathaire" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiriet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.141" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03616510v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.285" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921461v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.01.047" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921540v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.027" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M8ZFPB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578219v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.177" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228162v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.167" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3X62ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04847584v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777278v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat-Makoei" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10049" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>