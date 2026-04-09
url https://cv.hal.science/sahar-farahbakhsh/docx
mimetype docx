--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -435,380 +435,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent advances in structural damage tracking and monitoring</w:t>
+                <w:t xml:space="preserve">Adaptive modeling and learning of material laws for effective data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Benady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Farahbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Diaz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424751v1</w:t>
+                <w:t xml:space="preserve">hal-04424741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive modeling and learning of material laws for effective data assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified Dual Kalman Filter approach for damage detection using distributed optic fiber measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Farahbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424741v1</w:t>
+                <w:t xml:space="preserve">hal-04425686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Dual Kalman Filter approach for damage detection using distributed optic fiber measurements</w:t>
+                <w:t xml:space="preserve">Identification et suivi de l'endommagement structural à l'aide de mesures expérimentales et d'une approche par filtre de Kalman modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Farahbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425686v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et suivi de l'endommagement structural à l'aide de mesures expérimentales et d'une approche par filtre de Kalman modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Farahbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -837,152 +811,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610955v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et suivi de l'endommagement structural à l'aide de mesures expérimentales et d'une approche par filtre de Kalman modifié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some recent advances in structural damage tracking and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Farahbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425641v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model updating with a Modified Dual Kalman Filter acting on distributed strain measurements</w:t>
               </w:r>
@@ -1520,90 +1520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel DDDAS architecture combining advanced sensing and simulation technologies for effective real-time structural health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Benady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik Blasch, Frederica Darema, Alex Aved. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Dynamic Data Driven Applications Systems</w:t>
@@ -1814,51 +1814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahbakhsh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-025-00847-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701630v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farahbakhsh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac9152" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Farahbakhsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88574-7_10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahbakhsh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-025-00847-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701630v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farahbakhsh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac9152" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Farahbakhsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88574-7_10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>