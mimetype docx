--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -3343,356 +3343,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613770v1</w:t>
+                <w:t xml:space="preserve">hal-02977821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370462v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
+                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977821v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination de l'ordonnancement radio et de calcul dans Cloud-RAN</w:t>
               </w:r>
@@ -6542,51 +6542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432002v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.01.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756120v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0591-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Chamie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.04.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolisz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.04.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sobolevsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sayegh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Marouane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04905065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khisa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amhaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Assi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Goncalves Pacheco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/honet63146.2024.10822928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03983057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Fiore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn.2017.41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wietholter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633672" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2013.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuochao He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646608v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393361v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05365534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432002v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.01.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756120v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0591-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Chamie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.04.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolisz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.04.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sobolevsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sayegh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Marouane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04905065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khisa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amhaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Assi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Goncalves Pacheco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/honet63146.2024.10822928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03983057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Fiore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn.2017.41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wietholter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633672" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2013.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuochao He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646608v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393361v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05365534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>