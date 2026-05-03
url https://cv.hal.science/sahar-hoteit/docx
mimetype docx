--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1799,1324 +1799,1324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Aware Task Migration in Vehicular Edge Computing Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Efficiency Maximization with SIC power aware Hybrid SDMA/NOMA scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Sayegh</w:t>
+                <w:t xml:space="preserve">Shreya Khisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Marouane</w:t>
+                <w:t xml:space="preserve">Ali Amhaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Teletraffic Congress "Towards Sustainable Digital Infrastructures" (ITC 36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041406v1</w:t>
+                <w:t xml:space="preserve">hal-04905065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Placement and Association in Disaggregated O-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+                <w:t xml:space="preserve">Mobility Aware Task Migration in Vehicular Edge Computing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Marouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis I Aravanis</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CNSM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">36th International Teletraffic Congress "Towards Sustainable Digital Infrastructures" (ITC 36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329935v1</w:t>
+                <w:t xml:space="preserve">hal-05041406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Resource Orchestration and Energy-Aware VNF Placement for Open RAN</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Placement and Association in Disaggregated O-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis I Aravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NETSOFT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Budapest (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">IEEE CNSM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109889v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency Maximization with SIC power aware Hybrid SDMA/NOMA scheme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chadi Assi</w:t>
+                <w:t xml:space="preserve">Multi-Resource Orchestration and Energy-Aware VNF Placement for Open RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE NETSOFT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905065v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Early-Exit Deep Neural Networks to Accelerate Spectrum Classification in O-RAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Goncalves Pacheco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo de Souza Couto</w:t>
+                <w:t xml:space="preserve">Guilherme Iecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702654v1</w:t>
+                <w:t xml:space="preserve">hal-04510233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service-Driven Overlapping Cooperative NOMA Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Amer</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE Networking 2024: XR&amp;6GNet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572693v1</w:t>
+                <w:t xml:space="preserve">hal-04504786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evaluation and Optimization of Task Offloading and Latency in Vehicular Edge Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hela Marouane</w:t>
+                <w:t xml:space="preserve">Using Early-Exit Deep Neural Networks to Accelerate Spectrum Classification in O-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Goncalves Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de Souza Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Conference on Smart Communities: Improving Quality of Life using AI, Robotics and IoT (HONET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10.1109/wimob61911.2024.10770369, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/honet63146.2024.10822928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702892v1</w:t>
+                <w:t xml:space="preserve">hal-04702654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Quality of Service-Driven Overlapping Cooperative NOMA Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP/IEEE Networking 2024: XR&amp;6GNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04510233v1</w:t>
+                <w:t xml:space="preserve">hal-04572693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Preliminary Evaluation and Optimization of Task Offloading and Latency in Vehicular Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Marouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE 21st International Conference on Smart Communities: Improving Quality of Life using AI, Robotics and IoT (HONET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/honet63146.2024.10822928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504786v1</w:t>
+                <w:t xml:space="preserve">hal-04702892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Enabled-Network-Slicing in Cooperative NOMA-Based Systems with Underlay D2D Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1938-1883</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981411v1</w:t>
+                <w:t xml:space="preserve">hal-03983057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Placement of O-CU and O-DU Functionalities in Open-RAN Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Sensing, Communication, and Networking, SECON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/secon58729.2023.10287529⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117757v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Enabled-Network-Slicing in Cooperative NOMA-Based Systems with Underlay D2D Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Amer</w:t>
+                <w:t xml:space="preserve">Dynamic Placement of O-CU and O-DU Functionalities in Open-RAN Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Sensing, Communication, and Networking, SECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/secon58729.2023.10287529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983057v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Power Consumption by Joint Radio and Computing Resource Allocation in Cloud-RAN</w:t>
               </w:r>
@@ -3343,356 +3343,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977821v2</w:t>
+                <w:t xml:space="preserve">hal-03613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613770v1</w:t>
+                <w:t xml:space="preserve">hal-03370462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
+                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370462v1</w:t>
+                <w:t xml:space="preserve">hal-02977821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination de l'ordonnancement radio et de calcul dans Cloud-RAN</w:t>
               </w:r>
@@ -4744,319 +4744,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility-aware estimation of content consumption hotspots for urban cellular networks</w:t>
+                <w:t xml:space="preserve">Quantifying the Achievable Cellular Traffic Offloading Gain with Passpoint Hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Hoa La</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
+                <w:t xml:space="preserve">Sven Wietholter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wolisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.1-7, </w:t>
+              <w:t xml:space="preserve">WiMobCity'14 - ACM international workshop on Wireless and mobile technologies for smart cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.19-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2633661.2633672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131513v1</w:t>
+                <w:t xml:space="preserve">hal-01131518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Achievable Cellular Traffic Offloading Gain with Passpoint Hotspots</w:t>
+                <w:t xml:space="preserve">Mobility-aware estimation of content consumption hotspots for urban cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Wietholter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Wolisz</w:t>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMobCity'14 - ACM international workshop on Wireless and mobile technologies for smart cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.19-28, </w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2633661.2633672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131518v1</w:t>
+                <w:t xml:space="preserve">hal-01131513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mobile Phone Data Allow Estimating Real Human Trajectory?</w:t>
+                <w:t xml:space="preserve">Estimating Real Human Trajectories through Mobile Phone Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
@@ -5087,97 +5087,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ratti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Analysis of Mobile Phone Datasets (NetMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MDM 2013 - 14th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.148-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2013.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131520v1</w:t>
+                <w:t xml:space="preserve">hal-01131515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Real Human Trajectories through Mobile Phone Data</w:t>
+                <w:t xml:space="preserve">Do Mobile Phone Data Allow Estimating Real Human Trajectory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
@@ -5208,82 +5217,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ratti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDM 2013 - 14th IEEE International Conference on Mobile Data Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on the Analysis of Mobile Phone Datasets (NetMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cambridge, United States. pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MDM.2013.85⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01131515v1</w:t>
+                <w:t xml:space="preserve">hal-01131520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content consumption cartography of the paris urban region using cellular probe data</w:t>
               </w:r>
@@ -5816,51 +5816,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Sparse Mobility Information in Call Detail Records</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Predictability of Cellular Data Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
@@ -5888,97 +5888,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] RT-0496, INRIA Saclay - Ile-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RT-0483, INRIA Saclay - Ile-de-France. 2017, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646608v2</w:t>
+                <w:t xml:space="preserve">hal-01393361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Predictability of Cellular Data Traffic</w:t>
+                <w:t xml:space="preserve">Enriching Sparse Mobility Information in Call Detail Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
@@ -6006,73 +6006,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RT-0483, INRIA Saclay - Ile-de-France. 2017, pp.17</w:t>
+              <w:t xml:space="preserve">[Technical Report] RT-0496, INRIA Saclay - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393361v2</w:t>
+                <w:t xml:space="preserve">hal-01646608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Context for the Temporal Completion of Call Detail Record</w:t>
               </w:r>
@@ -6542,51 +6542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432002v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.01.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756120v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0591-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Chamie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.04.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolisz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.04.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sobolevsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sayegh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Marouane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04905065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khisa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amhaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Assi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Goncalves Pacheco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/honet63146.2024.10822928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03983057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Fiore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn.2017.41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wietholter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633672" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2013.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuochao He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646608v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393361v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05365534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432002v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.01.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756120v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0591-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Chamie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.04.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolisz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.04.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sobolevsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04905065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khisa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amhaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Assi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sayegh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Marouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Goncalves Pacheco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/honet63146.2024.10822928" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03983057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Fiore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn.2017.41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wietholter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633672" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838312" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2013.85" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuochao He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393361v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646608v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05365534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>