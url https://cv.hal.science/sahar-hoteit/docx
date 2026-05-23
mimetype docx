--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -313,85 +313,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-025-09935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Flexible Placement of O-CU and O-DU Functionalities in Open-RAN Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -423,5242 +432,5350 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2024.3476939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput maximization in multi-slice cooperative NOMA-based system with underlay D2D communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2024.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing energy consumption by joint radio and computing resource allocation in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.109870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2023.109870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Coordinated Scheduling of Radio and Computing Resources in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3222068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation for Downlink Full-Duplex Cooperative NOMA-Based Cellular System with Imperfect SI Cancellation and Underlaying D2D Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), pp.2768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21082768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Resource Allocation in Systems with Complete Information Sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (6), pp.2801-2814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2018.2878644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching sparse mobility information in Call Detail Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122, pp.44-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowded spot estimator for urban cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Premoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (11-12), pp.743-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-017-0591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Fair Network Cache Allocation to Content Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Chamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.129-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Data Traffic Offloading over Passpoint Hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wolisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.76-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating human trajectories and hotspots through mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Sobolevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.296-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nucleolus-based Approach for Resource Allocation in OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (11), pp.2145-2154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmc.2012.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency Maximization with SIC power aware Hybrid SDMA/NOMA scheme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Mobility-Aware and Explainable Orchestration in MEC-Enabled Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Amhaz</w:t>
+                <w:t xml:space="preserve">Rim Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Assi</w:t>
+                <w:t xml:space="preserve">Hela Marouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Network Softwarization 2026 (NetSoft 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905065v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Aware Task Migration in Vehicular Edge Computing Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Sayegh</w:t>
+                <w:t xml:space="preserve">Energy Efficiency Maximization with SIC power aware Hybrid SDMA/NOMA scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Marouane</w:t>
+                <w:t xml:space="preserve">Shreya Khisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amhaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Teletraffic Congress "Towards Sustainable Digital Infrastructures" (ITC 36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041406v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Placement and Association in Disaggregated O-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+                <w:t xml:space="preserve">Mobility Aware Task Migration in Vehicular Edge Computing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Marouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis I Aravanis</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CNSM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">36th International Teletraffic Congress "Towards Sustainable Digital Infrastructures" (ITC 36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329935v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Resource Orchestration and Energy-Aware VNF Placement for Open RAN</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Placement and Association in Disaggregated O-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis I Aravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NETSOFT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Budapest (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">IEEE CNSM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109889v1</w:t>
+                <w:t xml:space="preserve">hal-05329935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
+                <w:t xml:space="preserve">Multi-Resource Orchestration and Energy-Aware VNF Placement for Open RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE NETSOFT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Budapest (Hungary), Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510233v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Iecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504786v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Early-Exit Deep Neural Networks to Accelerate Spectrum Classification in O-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo de Souza Couto</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702654v1</w:t>
+                <w:t xml:space="preserve">hal-04504786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service-Driven Overlapping Cooperative NOMA Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Amer</w:t>
+                <w:t xml:space="preserve">Using Early-Exit Deep Neural Networks to Accelerate Spectrum Classification in O-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Goncalves Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de Souza Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE Networking 2024: XR&amp;6GNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10.1109/wimob61911.2024.10770369, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572693v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evaluation and Optimization of Task Offloading and Latency in Vehicular Edge Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hela Marouane</w:t>
+                <w:t xml:space="preserve">Quality of Service-Driven Overlapping Cooperative NOMA Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Conference on Smart Communities: Improving Quality of Life using AI, Robotics and IoT (HONET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP/IEEE Networking 2024: XR&amp;6GNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/honet63146.2024.10822928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702892v1</w:t>
+                <w:t xml:space="preserve">hal-04572693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation for Enabled-Network-Slicing in Cooperative NOMA-Based Systems with Underlay D2D Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Amer</w:t>
+                <w:t xml:space="preserve">Preliminary Evaluation and Optimization of Task Offloading and Latency in Vehicular Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Marouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 21st International Conference on Smart Communities: Improving Quality of Life using AI, Robotics and IoT (HONET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/honet63146.2024.10822928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983057v1</w:t>
+                <w:t xml:space="preserve">hal-04702892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Resource Allocation for Enabled-Network-Slicing in Cooperative NOMA-Based Systems with Underlay D2D Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1938-1883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981411v1</w:t>
+                <w:t xml:space="preserve">hal-03983057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Placement of O-CU and O-DU Functionalities in Open-RAN Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Sensing, Communication, and Networking, SECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">2023 IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/secon58729.2023.10287529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117757v2</w:t>
+                <w:t xml:space="preserve">hal-03981411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Power Consumption by Joint Radio and Computing Resource Allocation in Cloud-RAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Placement of O-CU and O-DU Functionalities in Open-RAN Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Sensing, Communication, and Networking, SECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iscc55528.2022.9912943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/secon58729.2023.10287529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737135v1</w:t>
+                <w:t xml:space="preserve">hal-04117757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-Gradient-Based Reinforcement Learning for Computing Resources Allocation in O-RAN</w:t>
+                <w:t xml:space="preserve">Minimizing Power Consumption by Joint Radio and Computing Resource Allocation in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melike Erol-Kantarci</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cloudnet55617.2022.9978863⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iscc55528.2022.9912943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791024v1</w:t>
+                <w:t xml:space="preserve">hal-03737135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Policy-Gradient-Based Reinforcement Learning for Computing Resources Allocation in O-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgay Pamuklu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Erol-Kantarci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cloudnet55617.2022.9978863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613770v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
+                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370462v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977821v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination de l'ordonnancement radio et de calcul dans Cloud-RAN</w:t>
+                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218492v1</w:t>
+                <w:t xml:space="preserve">hal-03370462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Khedher</w:t>
+                <w:t xml:space="preserve">Coordination de l'ordonnancement radio et de calcul dans Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Computing, Networking and Communications (ICNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575252v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-RAN Resource Scheduling based on real traffic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference on Computing, Networking and Communications (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Big Island, United States. pp.422-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNC47757.2020.9049679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868103v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Cloud-RAN Resource Scheduling based on real traffic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345783v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Individual Demand in Cellular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guangshuo Chen</w:t>
+                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784747v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Completion of Call Detail Records for Human Mobility Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting Individual Demand in Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangshuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco C Fiore</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516717v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatiotemporal Interplay of Regularity and Randomness in Cellular Data Traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Completion of Call Detail Records for Human Mobility Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Sarraute</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco C Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2017 - The 42nd IEEE Conference on Local Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646359v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On joint power allocation and multipath routing in femto-relay networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Spatiotemporal Interplay of Regularity and Randomness in Cellular Data Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangshuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511024⟩</w:t>
+              <w:t xml:space="preserve">LCN 2017 - The 42nd IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lcn.2017.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437583v1</w:t>
+                <w:t xml:space="preserve">hal-01646359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the Gaps: On the Completion of Sparse Call Detail Records for Mobility Analysis</w:t>
+                <w:t xml:space="preserve">On joint power allocation and multipath routing in femto-relay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eleventh ACM Workshop on Challenged Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448821v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Achievable Cellular Traffic Offloading Gain with Passpoint Hotspots</w:t>
+                <w:t xml:space="preserve">Filling the Gaps: On the Completion of Sparse Call Detail Records for Mobility Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangshuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMobCity'14 - ACM international workshop on Wireless and mobile technologies for smart cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Eleventh ACM Workshop on Challenged Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.45 - 50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131518v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility-aware estimation of content consumption hotspots for urban cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoa La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Real Human Trajectories through Mobile Phone Data</w:t>
+                <w:t xml:space="preserve">Quantifying the Achievable Cellular Traffic Offloading Gain with Passpoint Hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wietholter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wolisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDM 2013 - 14th IEEE International Conference on Mobile Data Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.148-153, </w:t>
+              <w:t xml:space="preserve">WiMobCity'14 - ACM international workshop on Wireless and mobile technologies for smart cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.19-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MDM.2013.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2633661.2633672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131515v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mobile Phone Data Allow Estimating Real Human Trajectory?</w:t>
+                <w:t xml:space="preserve">Estimating Real Human Trajectories through Mobile Phone Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Sobolevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ratti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Analysis of Mobile Phone Datasets (NetMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MDM 2013 - 14th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.148-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2013.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131520v1</w:t>
+                <w:t xml:space="preserve">hal-01131515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content consumption cartography of the paris urban region using cellular probe data</w:t>
+                <w:t xml:space="preserve">Do Mobile Phone Data Allow Estimating Real Human Trajectory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Sobolevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ratti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBANE 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on the Analysis of Mobile Phone Datasets (NetMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cambridge, United States. pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131516v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bankruptcy game approach for resource allocation in cooperative femtocell networks</w:t>
+                <w:t xml:space="preserve">Content consumption cartography of the paris urban region using cellular probe data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuochao He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503376⟩</w:t>
+              <w:t xml:space="preserve">URBANE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2413236.2413246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131511v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A bankruptcy game approach for resource allocation in cooperative femtocell networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strategic subchannel resource allocation for cooperative OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.440-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5668,137 +5785,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Quest for Representative Behavioral Datasets: Mobility and Content Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIST-ERA Projects Seminar 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,383 +5925,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Predictability of Cellular Data Traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Enriching Sparse Mobility Information in Call Detail Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RT-0483, INRIA Saclay - Ile-de-France. 2017, pp.17</w:t>
+              <w:t xml:space="preserve">[Technical Report] RT-0496, INRIA Saclay - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01393361v2</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Sparse Mobility Information in Call Detail Records</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Predictability of Cellular Data Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] RT-0496, INRIA Saclay - Ile-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RT-0483, INRIA Saclay - Ile-de-France. 2017, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01646608v2</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Context for the Temporal Completion of Call Detail Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangshuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RT-0482, INRIA Saclay. 2016, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6194,100 +6311,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource and crowd management in mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01086696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6297,105 +6414,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Resource-Efficient Next-Generation Mobile Networks: Design and Optimization Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Paris Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05365534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6542,51 +6659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432002v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.01.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756120v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0591-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Chamie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.04.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolisz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.04.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sobolevsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04905065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khisa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amhaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Assi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sayegh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Marouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Goncalves Pacheco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/honet63146.2024.10822928" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03983057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Fiore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn.2017.41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wietholter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633672" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838312" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2013.85" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuochao He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393361v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646608v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05365534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09935" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432002v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.01.030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082768" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910226v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878644" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756120v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshuo Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.03.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0591-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Chamie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.04.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolisz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.04.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sobolevsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ratti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sayegh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Marouane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04905065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khisa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amhaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Assi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Goncalves Pacheco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/honet63146.2024.10822928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03983057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C Viana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Fiore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcn.2017.41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wietholter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633672" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2013.85" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuochao He" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413246" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646608v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393361v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066245" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05365534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>