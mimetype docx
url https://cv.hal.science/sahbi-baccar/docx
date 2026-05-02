--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sahbi BACCAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass negative group delay analysis of single capacitor three-port circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1311-1334. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2021-0486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Flexible Antenna Performance Study of V-folding Percentage Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore Ajay Kumar Ayyala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mani Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC22111502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass-Type NGD Design Engineering and Uncertainty Analysis of RLC-Series Resonator Based Passive Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucius Ramifidisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC22011705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass NGD characterization of resistive-inductive network based low-frequency circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (5), pp.1032-1049. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-05-2021-0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Methodology for Analog Front-End Circuits Dedicated to High-Temperature Instrumentation and Measurement Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.1555-1564. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2011.2124250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of an Instrumentation Amplifier in High Temperature Using a VHDL-AMS Op-Amp Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (NEWCAS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Wheatstone Bridge Pressure Sensor in High Temperature with VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium IMEKO TC 4 Symposium and 17th IWADC Workshop Advances in Instrumentation and Sensors Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelone, Spain. pp.621-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validity study of an industrial SPICE-based op-amp macromodel for high-temperature simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp.1294-1298, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la validité d'un macromodèle industriel SPICE d'un amplificateur opérationnel pour une simulation en hautes températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectroniqueJNRDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Comportementale d'un Amplificateur Opérationnel en Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral and Temperature Measurements-Based Modeling of an Operational Amplifier Using VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems - ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Athens, Greece. pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to Digital Converters for High Temperature Applications: The Modeling Approach Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Quaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE I2MTC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.550 - 554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sahbi BACCAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Tag Antenna Performance Near Metallic Environments: A Comprehensive Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Power Levels and Phase Variations from Interference between Bi-Static Ambient Backscattered and Direct Signals in 5G-NR Free Space Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for LE Uncoded PHYs version5.3 Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Belakhdhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Boulzazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Madrid, France. pp.274-278, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Low-Cost, Low-Power Patient Monitoring System Using AmBC Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moni Sankar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.902-907, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Prototype of an Ambient Backscatter Communication Tag Working in 5G-NR Frequency: Experimental Test and Power Levels Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Daytona Beach, United States. pp.58-61, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA64374.2024.10965177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Ambient Backscatter Communications: Achievable Range and Power Levels in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of an Instrumentation Amplifier in High Temperature Using a VHDL-AMS Op-Amp Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (NEWCAS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Wheatstone Bridge Pressure Sensor in High Temperature with VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium IMEKO TC 4 Symposium and 17th IWADC Workshop Advances in Instrumentation and Sensors Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelone, Spain. pp.621-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la validité d'un macromodèle industriel SPICE d'un amplificateur opérationnel pour une simulation en hautes températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectroniqueJNRDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validity study of an industrial SPICE-based op-amp macromodel for high-temperature simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria. pp.1294-1298, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Comportementale d'un Amplificateur Opérationnel en Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral and Temperature Measurements-Based Modeling of an Operational Amplifier Using VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems - ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Athens, Greece. pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to Digital Converters for High Temperature Applications: The Modeling Approach Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Quaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE I2MTC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. pp.550 - 554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic 5G-NR Ambient Backscatter Communication: Propagation Study and Experimental Validation in Anechoic Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3587632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network-Empowered Inverse FSS Design and Synthesis Approach for 5G Shielding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Shall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hawess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.102288-102298. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3432450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Flexible Antenna Performance Study of V-folding Percentage Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore Ajay Kumar Ayyala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mani Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC22111502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass negative group delay analysis of single capacitor three-port circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1311-1334. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2021-0486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass-Type NGD Design Engineering and Uncertainty Analysis of RLC-Series Resonator Based Passive Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucius Ramifidisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC22011705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass NGD characterization of resistive-inductive network based low-frequency circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (5), pp.1032-1049. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-05-2021-0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Methodology for Analog Front-End Circuits Dedicated to High-Temperature Instrumentation and Measurement Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shitikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (5), pp.1555-1564. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2011.2124250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Ajay Kumar Ayyala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Prasad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22111502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03955503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucius Ramifidisoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22011705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gorshkov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tishchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2021-0160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shitikov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Quaisar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Shall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jaouadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265829" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Lefki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Sankar Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Belakhdhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989912" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghorbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA64374.2024.10965177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03964777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933973" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shitikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Quaisar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05242425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baccar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3587632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05264402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hawess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3432450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Ajay Kumar Ayyala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Prasad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22111502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03955503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucius Ramifidisoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22011705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gorshkov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tishchuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2021-0160" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>