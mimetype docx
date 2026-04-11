--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1079,138 +1079,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image information representation: Gabor Filter solution for the Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Bourkache</w:t>
+                <w:t xml:space="preserve">Results of multi-agent system and ontology to manage ideas and represent knowledge in a challenge of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chávez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCTA'2019 - Multi-Conference on Organization of Knowledge and Advanced Technologies Unifying the scientific contributions of the following conferences: SIIE’2019 &amp; ISKO-Maghreb’2019 &amp; CITED’2019 &amp; TBMS’2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference OCTA’2019 on Organization of Knowledge and Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tunis (Tunisia) &amp; International scholarly society ISKO Maghreb, Feb 2020, Tunis (ALECSO), Tunisia. pp.6-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935829v1</w:t>
+                <w:t xml:space="preserve">hal-02935779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From manual indexing to automatic indexing in the era of Big Data and Open Data: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1226,161 +1235,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Conference OCTA’2019 on: Organization of Knowledge and Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis; ISKO-Maghreb Chapter, Feb 2020, Tunis, Tunisia. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of multi-agent system and ontology to manage ideas and represent knowledge in a challenge of creativity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">Medical image information representation: Gabor Filter solution for the Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference OCTA’2019 on Organization of Knowledge and Advanced Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCTA'2019 - Multi-Conference on Organization of Knowledge and Advanced Technologies Unifying the scientific contributions of the following conferences: SIIE’2019 &amp; ISKO-Maghreb’2019 &amp; CITED’2019 &amp; TBMS’2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Carthage (Tunisia), ALECSO Tunis (Tunisia), ANPR (Tunisia) &amp; International scholarly society ISKO Maghreb, Feb 2020, Tunis (ALECSO), Tunisia. pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935779v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Filter Algorithm for medical image processing: evolution in Big Data context</w:t>
               </w:r>
@@ -1827,247 +1827,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Henry</w:t>
+                <w:t xml:space="preserve">Étude Comparative en Indexation Appliquée à l'Image Médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imad Saleh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256004v1</w:t>
+                <w:t xml:space="preserve">hal-01255992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Comparative en Indexation Appliquée à l'Image Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
+                <w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255992v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dematerialization of information supports and their appropriation by usage: Process of value added</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements de dématérialisation et traitement des données sensibles: cadre d’étude sur l’impression bancaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,791 +2298,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management within Economic Intelligence: Diagnostic Tool for nanometrology cluster</w:t>
+                <w:t xml:space="preserve">Management (by concepts and processes) in Economic Intelligence: nanoMetrology cluster Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH): Thierry Declerck (DFKI) Stefania Racioppa (DFKI) Max Silberztein (Université de Franche-Comté), Jun 2013, Saarbrücken, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">Colloque international de l'Institut de Management Stratégique et d'Intelligence Economique (IMSIE) d'Alger - Algérie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIE Alger, Jun 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109146v1</w:t>
+                <w:t xml:space="preserve">hal-00927188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'analyse morpho-syntaxique adaptatif au web usages : ré-indexation sociale dans une norme syntagmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage numérique pour la recherche d'informations en imagerie médicale : Modélisation des filtres de Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CNPLET/MEN-LABORATOIRE (Alégrie) &amp; Laboratoire PARAGRAPHE Paris8 (France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le C.N.P.L.E.T et le C.R.S.T.D.L.A (Algérie), en partenariat avec le Laboratoire Paragraphe des Universités (Paris 8 et Cergy - Pontoise, France), Nov 2013, Ghardaïa, Algérie</w:t>
+              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927183v1</w:t>
+                <w:t xml:space="preserve">hal-00927280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management (by concepts and processes) in Economic Intelligence: nanoMetrology cluster Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation centrée sur l'acteur dans une approche e-veille : analyse de corpus sur les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mseddi Rim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghézala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'Institut de Management Stratégique et d'Intelligence Economique (IMSIE) d'Alger - Algérie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIE Alger, Jun 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927188v1</w:t>
+                <w:t xml:space="preserve">hal-00927284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation centrée sur l'acteur dans une approche e-veille : analyse de corpus sur les nanotechnologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle d'analyse morpho-syntaxique adaptatif au web usages : ré-indexation sociale dans une norme syntagmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghézala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque International CNPLET/MEN-LABORATOIRE (Alégrie) &amp; Laboratoire PARAGRAPHE Paris8 (France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le C.N.P.L.E.T et le C.R.S.T.D.L.A (Algérie), en partenariat avec le Laboratoire Paragraphe des Universités (Paris 8 et Cergy - Pontoise, France), Nov 2013, Ghardaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927284v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage numérique pour la recherche d'informations en imagerie médicale : Modélisation des filtres de Gabor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validations informationnelles pour l'organisation des connaissances sur le Community Manager : contexte d'étude en nano-sciences et -technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">IDEKI - Didactiques et métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM - Université de Lorraine, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927280v1</w:t>
+                <w:t xml:space="preserve">hal-00927176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validations informationnelles pour l'organisation des connaissances sur le Community Manager : contexte d'étude en nano-sciences et -technologies</w:t>
+                <w:t xml:space="preserve">Project Management within Economic Intelligence: using NooJ as Diagnostic Tool for nanometrology cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEKI - Didactiques et métiers de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFM - Université de Lorraine, Oct 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH), Jun 2013, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927176v1</w:t>
+                <w:t xml:space="preserve">hal-00927180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management within Economic Intelligence: using NooJ as Diagnostic Tool for nanometrology cluster</w:t>
+                <w:t xml:space="preserve">Traitement de l'information scientifique et technique dans un contexte de veille : plateforme d'apprentissage multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH), Jun 2013, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Cinquième journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technopolice 2013 - journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN))., Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927180v1</w:t>
+                <w:t xml:space="preserve">hal-00927193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de l'information scientifique et technique dans un contexte de veille : plateforme d'apprentissage multilingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématique de la veille informationnelle en contexte interculturel : étude de cas d'un processus d'identification d'experts vietnamiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technopolice 2013 - journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN))., Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Concepts et outils pour le management de la connaissance - ISKO-Maghreb 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hammamet, Tunisie. pp.N/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927193v1</w:t>
+                <w:t xml:space="preserve">hal-00677794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la veille informationnelle en contexte interculturel : étude de cas d'un processus d'identification d'experts vietnamiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project Management within Economic Intelligence: Diagnostic Tool for nanometrology cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts et outils pour le management de la connaissance - ISKO-Maghreb 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hammamet, Tunisie. pp.N/c</w:t>
+              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH): Thierry Declerck (DFKI) Stefania Racioppa (DFKI) Max Silberztein (Université de Franche-Comté), Jun 2013, Saarbrücken, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677794v1</w:t>
+                <w:t xml:space="preserve">hal-01109146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hypertexte en libre accès aux réseaux sémantiques : l'apport du wiki sémantique</w:t>
               </w:r>
@@ -3144,299 +3144,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of concepts and processes in library information system: towards Library 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From information to decision: information management methodology in decisional process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mseddi Rim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scherer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.123-130</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580168v1</w:t>
+                <w:t xml:space="preserve">inria-00580172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Design&amp;quot; for &amp;quot;Weak Signal&amp;quot; detection and processing in Economic Intelligence: case study on Health resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress of concepts and processes in library information system: towards Library 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
+              <w:t xml:space="preserve">4th international conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580174v1</w:t>
+                <w:t xml:space="preserve">inria-00580168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From information to decision: information management methodology in decisional process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Design&amp;quot; for &amp;quot;Weak Signal&amp;quot; detection and processing in Economic Intelligence: case study on Health resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.219-226</w:t>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580172v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architecture for personalized information retrieval implying the user's profile and votes</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Harbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghezala Henda Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,64 +3556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems and Economic Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,463 +3632,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le &amp;quot;Design d'information&amp;quot; pour valoriser les résultats d'une veille sur les maladies chroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la "Mutualisation des ressources documentaires : Hétérogénéité des ressources et accessibilité dans un espace collaboratif."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELICO - Université Jean Moulin Lyon3, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque International sur l'Intelligence Économique et le Knowledge Management - IEMA-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NT2S Consulting Inc. en collaboration avec le Cabinet LOGE et les partenaires scientifiques SKEMA (ex CERAM) et le partenaire technique le MIPI, May 2010, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549776v1</w:t>
+                <w:t xml:space="preserve">inria-00549766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : efforts conceptuels sur les processus pour le management de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International sur l'Intelligence Économique et le Knowledge Management - IEMA-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NT2S Consulting Inc. en collaboration avec le Cabinet LOGE et les partenaires scientifiques SKEMA (ex CERAM) et le partenaire technique le MIPI, May 2010, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Journée tunisienne des Assurances et Banques - CTFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre technique des Banques et Assurances en Tunisie, Jun 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549766v1</w:t>
+                <w:t xml:space="preserve">inria-00549810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : efforts conceptuels sur les processus pour le management de l'innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers le &amp;quot;Design d'information&amp;quot; pour valoriser les résultats d'une veille sur les maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée tunisienne des Assurances et Banques - CTFA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre technique des Banques et Assurances en Tunisie, Jun 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la "Mutualisation des ressources documentaires : Hétérogénéité des ressources et accessibilité dans un espace collaboratif."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO - Université Jean Moulin Lyon3, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549810v2</w:t>
+                <w:t xml:space="preserve">inria-00549776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des contenus par la réindexation des usagers : un état de l'art sur la problématique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Capitalisation des connaissances sur l'objet image du patrimoine : acception de partage et de communication par les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence - SIIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Malek GHENIMA (ESCE - Université la Manouba, Tunisie) and Sahbi SIDHOM (Nancy Université, France), Feb 2009, Hammamet, Tunisie. pp. 932-942</w:t>
+              <w:t xml:space="preserve">, Malek GHENIMA (ESCE Université la Manouba - Tunisie) and Sahbi SIDHOM (Nancy Université - France), Feb 2009, Hammamet, Tunisie. pp. 913-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00426376v1</w:t>
+                <w:t xml:space="preserve">inria-00426374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation des connaissances sur l'objet image du patrimoine : acception de partage et de communication par les acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+                <w:t xml:space="preserve">Enrichissement des contenus par la réindexation des usagers : un état de l'art sur la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence - SIIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Malek GHENIMA (ESCE Université la Manouba - Tunisie) and Sahbi SIDHOM (Nancy Université - France), Feb 2009, Hammamet, Tunisie. pp. 913-931</w:t>
+              <w:t xml:space="preserve">, Malek GHENIMA (ESCE - Université la Manouba, Tunisie) and Sahbi SIDHOM (Nancy Université, France), Feb 2009, Hammamet, Tunisie. pp. 932-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00426374v1</w:t>
+                <w:t xml:space="preserve">inria-00426376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail coopératif comme vecteur d'évolution de nos systèmes d'information</w:t>
               </w:r>
@@ -4478,299 +4478,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00085559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
+              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000254v1</w:t>
+                <w:t xml:space="preserve">inria-00000253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
+              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000253v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
+                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goria</w:t>
+                <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
+              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000886v1</w:t>
+                <w:t xml:space="preserve">inria-00000254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Boudjlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Boudjlida, S. Sidhom, M. Ghenima (Eds.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Conference Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5360,51 +5360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires - Université de la Manouba. C&amp;R : EDISCIENCES, 1, pp.332, 2012, SIIE : EDISCIENCES, Sahbi SIDHOM, 9978-9973868-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,51 +5549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM)&amp;quot; : Proceedings of ISKO-Maghreb'2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESCT Université de la Manouba (Tunisie). ESCT Université de la Manouba (Tunisie), 1, pp.260, 2012, ISKO-Maghreb : concepts et outils pour le management de la connaissance, Sahbi SIDHOM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM) : Proceedings ISKO-Maghreb'2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESCE Université de la Manouba (Tunisie). ESCE Université de la Manouba (Tunisie), 1, pp.205, 2011, ISKO-Maghreb : concepts et outils pour le management de la connaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Haton and Sahbi Sidhom and Malek Ghenima. IGA Morocco, 1, pp.529, 2011, IGA Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamel Smaili and Sahbi Sidhom and Malek Ghenima. IHE Tunis, 1, pp.400, 2010, Kamel SMAILI (France), Sahbi SIDHOM (France), Malek GHENIMA (Tunisia)., 978-9973-868-24-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Economic Intelligence : Proceedings of the 2nd international conference SIIE 2009 : February 12-14, 2009 (in Hammamet, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Ouksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André FLORY (France), Malek GHENIMA (Tunisia) and Sahbi SIDHOM (France). IHE éditions, 1 and 2, pp.585 (vol.1) and 730 (vol.2), 2008, IHE, 9978-9973868-19-0 (vol.1) and 9978-9973-868-20-06 (vol.2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6133,238 +6133,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent System and Ontology to Manage Ideas and Represent Knowledge: Creativity Challenge.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">From Human and Social Indexing to Automatic Indexing in the Era of Big Data and Open Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE UK &amp; WILEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization in Volume 9 - Digital Tools and Uses SET by Imad Saleh</w:t>
+              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE UK &amp; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1-26 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
+              <w:t xml:space="preserve">, 153-164 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781828v1</w:t>
+                <w:t xml:space="preserve">hal-03781842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Human and Social Indexing to Automatic Indexing in the Era of Big Data and Open Data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+                <w:t xml:space="preserve">Multi-Agent System and Ontology to Manage Ideas and Represent Knowledge: Creativity Challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chávez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE UK &amp; WILEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t>
+              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization in Volume 9 - Digital Tools and Uses SET by Imad Saleh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE UK &amp; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 153-164 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
+              <w:t xml:space="preserve">, 1-26 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781842v1</w:t>
+                <w:t xml:space="preserve">hal-03781828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Knowledge Organization and Management for Innovation</w:t>
               </w:r>
@@ -6564,208 +6564,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Community Manager&amp;quot; dans un contexte d'étude en nanosciences et nanotechnologies : de la validation informationnelle à l'organisation des connaissances</w:t>
+                <w:t xml:space="preserve">Project Management in Economic Intelligence: NooJ as Diagnostic Tool for Nanometrology Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDÉKI nouvel espace et nouveaux enjeux pour construire et innover en didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, L'Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">Formalising Natural Languages with NooJ 2013: Selected Papers from the NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing (June 1, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 (Sahbi Sidhom and Philippe Lambert pp.173-190), 2014, Formalising Natural Languages with NooJ 2013, ISBN-13: 978-1443858243 and ISBN-10: 1443858242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927289v1</w:t>
+                <w:t xml:space="preserve">hal-01109149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management in Economic Intelligence: NooJ as Diagnostic Tool for Nanometrology Cluster</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Community Manager&amp;quot; dans un contexte d'étude en nanosciences et nanotechnologies : de la validation informationnelle à l'organisation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formalising Natural Languages with NooJ 2013: Selected Papers from the NooJ 2013 International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDÉKI nouvel espace et nouveaux enjeux pour construire et innover en didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing (June 1, 2014)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01109149v1</w:t>
+                <w:t xml:space="preserve">hal-00927289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical training for the information research in medical imagery : Modeling of the Gabor filters</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.04967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-221180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourkache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghrouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151857" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mseddi Rim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Harbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghezala Henda Ben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549810v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699590v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Labed Jilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7340353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384694.ch7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/biomedical-image-analysis-mining-techniques/129595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cambridge Scholars Publishing (June 1, 2014)" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isko2014.confer.uj.edu.pl/en_GB/-start" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04090072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.04967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-221180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151857" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourkache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghrouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mseddi Rim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Harbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghezala Henda Ben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549810v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699590v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Labed Jilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7340353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384694.ch7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/biomedical-image-analysis-mining-techniques/129595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cambridge Scholars Publishing (June 1, 2014)" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isko2014.confer.uj.edu.pl/en_GB/-start" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04090072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>