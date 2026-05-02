--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1079,147 +1079,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of multi-agent system and ontology to manage ideas and represent knowledge in a challenge of creativity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">Medical image information representation: Gabor Filter solution for the Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference OCTA’2019 on Organization of Knowledge and Advanced Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCTA'2019 - Multi-Conference on Organization of Knowledge and Advanced Technologies Unifying the scientific contributions of the following conferences: SIIE’2019 &amp; ISKO-Maghreb’2019 &amp; CITED’2019 &amp; TBMS’2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Carthage (Tunisia), ALECSO Tunis (Tunisia), ANPR (Tunisia) &amp; International scholarly society ISKO Maghreb, Feb 2020, Tunis (ALECSO), Tunisia. pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935779v1</w:t>
+                <w:t xml:space="preserve">hal-02935829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From manual indexing to automatic indexing in the era of Big Data and Open Data: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1235,152 +1226,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Conference OCTA’2019 on: Organization of Knowledge and Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis; ISKO-Maghreb Chapter, Feb 2020, Tunis, Tunisia. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image information representation: Gabor Filter solution for the Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Bourkache</w:t>
+                <w:t xml:space="preserve">Results of multi-agent system and ontology to manage ideas and represent knowledge in a challenge of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chávez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCTA'2019 - Multi-Conference on Organization of Knowledge and Advanced Technologies Unifying the scientific contributions of the following conferences: SIIE’2019 &amp; ISKO-Maghreb’2019 &amp; CITED’2019 &amp; TBMS’2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference OCTA’2019 on Organization of Knowledge and Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tunis (Tunisia) &amp; International scholarly society ISKO Maghreb, Feb 2020, Tunis (ALECSO), Tunisia. pp.6-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935829v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Filter Algorithm for medical image processing: evolution in Big Data context</w:t>
               </w:r>
@@ -1827,247 +1827,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Comparative en Indexation Appliquée à l'Image Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
+                <w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255992v1</w:t>
+                <w:t xml:space="preserve">hal-01256004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Henry</w:t>
+                <w:t xml:space="preserve">Étude Comparative en Indexation Appliquée à l'Image Médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imad Saleh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256004v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dematerialization of information supports and their appropriation by usage: Process of value added</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements de dématérialisation et traitement des données sensibles: cadre d’étude sur l’impression bancaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,791 +2298,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management (by concepts and processes) in Economic Intelligence: nanoMetrology cluster Project</w:t>
+                <w:t xml:space="preserve">Project Management within Economic Intelligence: Diagnostic Tool for nanometrology cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'Institut de Management Stratégique et d'Intelligence Economique (IMSIE) d'Alger - Algérie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIE Alger, Jun 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH): Thierry Declerck (DFKI) Stefania Racioppa (DFKI) Max Silberztein (Université de Franche-Comté), Jun 2013, Saarbrücken, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927188v1</w:t>
+                <w:t xml:space="preserve">hal-01109146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage numérique pour la recherche d'informations en imagerie médicale : Modélisation des filtres de Gabor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle d'analyse morpho-syntaxique adaptatif au web usages : ré-indexation sociale dans une norme syntagmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque International CNPLET/MEN-LABORATOIRE (Alégrie) &amp; Laboratoire PARAGRAPHE Paris8 (France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le C.N.P.L.E.T et le C.R.S.T.D.L.A (Algérie), en partenariat avec le Laboratoire Paragraphe des Universités (Paris 8 et Cergy - Pontoise, France), Nov 2013, Ghardaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927280v1</w:t>
+                <w:t xml:space="preserve">hal-00927183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation centrée sur l'acteur dans une approche e-veille : analyse de corpus sur les nanotechnologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management (by concepts and processes) in Economic Intelligence: nanoMetrology cluster Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghézala</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque international de l'Institut de Management Stratégique et d'Intelligence Economique (IMSIE) d'Alger - Algérie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIE Alger, Jun 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927284v1</w:t>
+                <w:t xml:space="preserve">hal-00927188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'analyse morpho-syntaxique adaptatif au web usages : ré-indexation sociale dans une norme syntagmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation centrée sur l'acteur dans une approche e-veille : analyse de corpus sur les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mseddi Rim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghézala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CNPLET/MEN-LABORATOIRE (Alégrie) &amp; Laboratoire PARAGRAPHE Paris8 (France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le C.N.P.L.E.T et le C.R.S.T.D.L.A (Algérie), en partenariat avec le Laboratoire Paragraphe des Universités (Paris 8 et Cergy - Pontoise, France), Nov 2013, Ghardaïa, Algérie</w:t>
+              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927183v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validations informationnelles pour l'organisation des connaissances sur le Community Manager : contexte d'étude en nano-sciences et -technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage numérique pour la recherche d'informations en imagerie médicale : Modélisation des filtres de Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEKI - Didactiques et métiers de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFM - Université de Lorraine, Oct 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927176v1</w:t>
+                <w:t xml:space="preserve">hal-00927280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management within Economic Intelligence: using NooJ as Diagnostic Tool for nanometrology cluster</w:t>
+                <w:t xml:space="preserve">Validations informationnelles pour l'organisation des connaissances sur le Community Manager : contexte d'étude en nano-sciences et -technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH), Jun 2013, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">IDEKI - Didactiques et métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM - Université de Lorraine, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927180v1</w:t>
+                <w:t xml:space="preserve">hal-00927176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de l'information scientifique et technique dans un contexte de veille : plateforme d'apprentissage multilingue</w:t>
+                <w:t xml:space="preserve">Project Management within Economic Intelligence: using NooJ as Diagnostic Tool for nanometrology cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technopolice 2013 - journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN))., Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH), Jun 2013, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927193v1</w:t>
+                <w:t xml:space="preserve">hal-00927180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la veille informationnelle en contexte interculturel : étude de cas d'un processus d'identification d'experts vietnamiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement de l'information scientifique et technique dans un contexte de veille : plateforme d'apprentissage multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts et outils pour le management de la connaissance - ISKO-Maghreb 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hammamet, Tunisie. pp.N/c</w:t>
+              <w:t xml:space="preserve">Cinquième journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technopolice 2013 - journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN))., Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677794v1</w:t>
+                <w:t xml:space="preserve">hal-00927193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management within Economic Intelligence: Diagnostic Tool for nanometrology cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématique de la veille informationnelle en contexte interculturel : étude de cas d'un processus d'identification d'experts vietnamiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH): Thierry Declerck (DFKI) Stefania Racioppa (DFKI) Max Silberztein (Université de Franche-Comté), Jun 2013, Saarbrücken, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">Concepts et outils pour le management de la connaissance - ISKO-Maghreb 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hammamet, Tunisie. pp.N/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109146v1</w:t>
+                <w:t xml:space="preserve">hal-00677794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hypertexte en libre accès aux réseaux sémantiques : l'apport du wiki sémantique</w:t>
               </w:r>
@@ -3144,299 +3144,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From information to decision: information management methodology in decisional process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mseddi Rim</w:t>
+                <w:t xml:space="preserve">Progress of concepts and processes in library information system: towards Library 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.219-226</w:t>
+              <w:t xml:space="preserve">4th international conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580172v1</w:t>
+                <w:t xml:space="preserve">inria-00580168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of concepts and processes in library information system: towards Library 2.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Design&amp;quot; for &amp;quot;Weak Signal&amp;quot; detection and processing in Economic Intelligence: case study on Health resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.123-130</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580168v1</w:t>
+                <w:t xml:space="preserve">inria-00580174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Design&amp;quot; for &amp;quot;Weak Signal&amp;quot; detection and processing in Economic Intelligence: case study on Health resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From information to decision: information management methodology in decisional process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mseddi Rim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580174v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architecture for personalized information retrieval implying the user's profile and votes</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Harbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghezala Henda Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,64 +3556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems and Economic Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,463 +3632,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers le &amp;quot;Design d'information&amp;quot; pour valoriser les résultats d'une veille sur les maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International sur l'Intelligence Économique et le Knowledge Management - IEMA-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NT2S Consulting Inc. en collaboration avec le Cabinet LOGE et les partenaires scientifiques SKEMA (ex CERAM) et le partenaire technique le MIPI, May 2010, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la "Mutualisation des ressources documentaires : Hétérogénéité des ressources et accessibilité dans un espace collaboratif."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO - Université Jean Moulin Lyon3, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549766v1</w:t>
+                <w:t xml:space="preserve">inria-00549776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : efforts conceptuels sur les processus pour le management de l'innovation</w:t>
+                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée tunisienne des Assurances et Banques - CTFA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre technique des Banques et Assurances en Tunisie, Jun 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">4ème Colloque International sur l'Intelligence Économique et le Knowledge Management - IEMA-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NT2S Consulting Inc. en collaboration avec le Cabinet LOGE et les partenaires scientifiques SKEMA (ex CERAM) et le partenaire technique le MIPI, May 2010, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549810v2</w:t>
+                <w:t xml:space="preserve">inria-00549766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le &amp;quot;Design d'information&amp;quot; pour valoriser les résultats d'une veille sur les maladies chroniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : efforts conceptuels sur les processus pour le management de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la "Mutualisation des ressources documentaires : Hétérogénéité des ressources et accessibilité dans un espace collaboratif."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELICO - Université Jean Moulin Lyon3, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée tunisienne des Assurances et Banques - CTFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre technique des Banques et Assurances en Tunisie, Jun 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549776v1</w:t>
+                <w:t xml:space="preserve">inria-00549810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation des connaissances sur l'objet image du patrimoine : acception de partage et de communication par les acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+                <w:t xml:space="preserve">Enrichissement des contenus par la réindexation des usagers : un état de l'art sur la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence - SIIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Malek GHENIMA (ESCE Université la Manouba - Tunisie) and Sahbi SIDHOM (Nancy Université - France), Feb 2009, Hammamet, Tunisie. pp. 913-931</w:t>
+              <w:t xml:space="preserve">, Malek GHENIMA (ESCE - Université la Manouba, Tunisie) and Sahbi SIDHOM (Nancy Université, France), Feb 2009, Hammamet, Tunisie. pp. 932-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00426374v1</w:t>
+                <w:t xml:space="preserve">inria-00426376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des contenus par la réindexation des usagers : un état de l'art sur la problématique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Capitalisation des connaissances sur l'objet image du patrimoine : acception de partage et de communication par les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence - SIIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Malek GHENIMA (ESCE - Université la Manouba, Tunisie) and Sahbi SIDHOM (Nancy Université, France), Feb 2009, Hammamet, Tunisie. pp. 932-942</w:t>
+              <w:t xml:space="preserve">, Malek GHENIMA (ESCE Université la Manouba - Tunisie) and Sahbi SIDHOM (Nancy Université - France), Feb 2009, Hammamet, Tunisie. pp. 913-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00426376v1</w:t>
+                <w:t xml:space="preserve">inria-00426374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail coopératif comme vecteur d'évolution de nos systèmes d'information</w:t>
               </w:r>
@@ -4478,299 +4478,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00085559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
+              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000253v1</w:t>
+                <w:t xml:space="preserve">inria-00000254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
+              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000886v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
+                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000254v1</w:t>
+                <w:t xml:space="preserve">inria-00000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Boudjlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Boudjlida, S. Sidhom, M. Ghenima (Eds.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Conference Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5360,51 +5360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires - Université de la Manouba. C&amp;R : EDISCIENCES, 1, pp.332, 2012, SIIE : EDISCIENCES, Sahbi SIDHOM, 9978-9973868-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,51 +5549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM)&amp;quot; : Proceedings of ISKO-Maghreb'2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESCT Université de la Manouba (Tunisie). ESCT Université de la Manouba (Tunisie), 1, pp.260, 2012, ISKO-Maghreb : concepts et outils pour le management de la connaissance, Sahbi SIDHOM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM) : Proceedings ISKO-Maghreb'2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESCE Université de la Manouba (Tunisie). ESCE Université de la Manouba (Tunisie), 1, pp.205, 2011, ISKO-Maghreb : concepts et outils pour le management de la connaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Haton and Sahbi Sidhom and Malek Ghenima. IGA Morocco, 1, pp.529, 2011, IGA Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamel Smaili and Sahbi Sidhom and Malek Ghenima. IHE Tunis, 1, pp.400, 2010, Kamel SMAILI (France), Sahbi SIDHOM (France), Malek GHENIMA (Tunisia)., 978-9973-868-24-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Economic Intelligence : Proceedings of the 2nd international conference SIIE 2009 : February 12-14, 2009 (in Hammamet, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Ouksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André FLORY (France), Malek GHENIMA (Tunisia) and Sahbi SIDHOM (France). IHE éditions, 1 and 2, pp.585 (vol.1) and 730 (vol.2), 2008, IHE, 9978-9973868-19-0 (vol.1) and 9978-9973-868-20-06 (vol.2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6133,238 +6133,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Human and Social Indexing to Automatic Indexing in the Era of Big Data and Open Data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+                <w:t xml:space="preserve">Multi-Agent System and Ontology to Manage Ideas and Represent Knowledge: Creativity Challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chávez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE UK &amp; WILEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t>
+              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization in Volume 9 - Digital Tools and Uses SET by Imad Saleh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE UK &amp; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 153-164 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
+              <w:t xml:space="preserve">, 1-26 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781842v1</w:t>
+                <w:t xml:space="preserve">hal-03781828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent System and Ontology to Manage Ideas and Represent Knowledge: Creativity Challenge.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">From Human and Social Indexing to Automatic Indexing in the Era of Big Data and Open Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE UK &amp; WILEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization in Volume 9 - Digital Tools and Uses SET by Imad Saleh</w:t>
+              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE UK &amp; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1-26 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
+              <w:t xml:space="preserve">, 153-164 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781828v1</w:t>
+                <w:t xml:space="preserve">hal-03781842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Knowledge Organization and Management for Innovation</w:t>
               </w:r>
@@ -6564,208 +6564,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management in Economic Intelligence: NooJ as Diagnostic Tool for Nanometrology Cluster</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Community Manager&amp;quot; dans un contexte d'étude en nanosciences et nanotechnologies : de la validation informationnelle à l'organisation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formalising Natural Languages with NooJ 2013: Selected Papers from the NooJ 2013 International Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 250 (Sahbi Sidhom and Philippe Lambert pp.173-190), 2014, Formalising Natural Languages with NooJ 2013, ISBN-13: 978-1443858243 and ISBN-10: 1443858242</w:t>
+              <w:t xml:space="preserve">IDÉKI nouvel espace et nouveaux enjeux pour construire et innover en didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109149v1</w:t>
+                <w:t xml:space="preserve">hal-00927289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Community Manager&amp;quot; dans un contexte d'étude en nanosciences et nanotechnologies : de la validation informationnelle à l'organisation des connaissances</w:t>
+                <w:t xml:space="preserve">Project Management in Economic Intelligence: NooJ as Diagnostic Tool for Nanometrology Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDÉKI nouvel espace et nouveaux enjeux pour construire et innover en didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, L'Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">Formalising Natural Languages with NooJ 2013: Selected Papers from the NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing (June 1, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 (Sahbi Sidhom and Philippe Lambert pp.173-190), 2014, Formalising Natural Languages with NooJ 2013, ISBN-13: 978-1443858243 and ISBN-10: 1443858242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927289v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical training for the information research in medical imagery : Modeling of the Gabor filters</w:t>
               </w:r>
@@ -7158,51 +7158,51 @@
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7576,51 +7576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.04967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-221180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151857" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourkache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghrouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mseddi Rim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Harbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghezala Henda Ben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549810v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699590v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Labed Jilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7340353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384694.ch7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/biomedical-image-analysis-mining-techniques/129595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cambridge Scholars Publishing (June 1, 2014)" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isko2014.confer.uj.edu.pl/en_GB/-start" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04090072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.04967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-221180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourkache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghrouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151857" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mseddi Rim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Harbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghezala Henda Ben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549810v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699590v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Labed Jilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7340353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384694.ch7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/biomedical-image-analysis-mining-techniques/129595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cambridge Scholars Publishing (June 1, 2014)" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isko2014.confer.uj.edu.pl/en_GB/-start" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04090072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>