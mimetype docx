--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1079,138 +1079,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image information representation: Gabor Filter solution for the Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Bourkache</w:t>
+                <w:t xml:space="preserve">Results of multi-agent system and ontology to manage ideas and represent knowledge in a challenge of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chávez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCTA'2019 - Multi-Conference on Organization of Knowledge and Advanced Technologies Unifying the scientific contributions of the following conferences: SIIE’2019 &amp; ISKO-Maghreb’2019 &amp; CITED’2019 &amp; TBMS’2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference OCTA’2019 on Organization of Knowledge and Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tunis (Tunisia) &amp; International scholarly society ISKO Maghreb, Feb 2020, Tunis (ALECSO), Tunisia. pp.6-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935829v1</w:t>
+                <w:t xml:space="preserve">hal-02935779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From manual indexing to automatic indexing in the era of Big Data and Open Data: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1226,161 +1235,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Conference OCTA’2019 on: Organization of Knowledge and Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis; ISKO-Maghreb Chapter, Feb 2020, Tunis, Tunisia. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of multi-agent system and ontology to manage ideas and represent knowledge in a challenge of creativity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">Medical image information representation: Gabor Filter solution for the Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference OCTA’2019 on Organization of Knowledge and Advanced Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCTA'2019 - Multi-Conference on Organization of Knowledge and Advanced Technologies Unifying the scientific contributions of the following conferences: SIIE’2019 &amp; ISKO-Maghreb’2019 &amp; CITED’2019 &amp; TBMS’2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Carthage (Tunisia), ALECSO Tunis (Tunisia), ANPR (Tunisia) &amp; International scholarly society ISKO Maghreb, Feb 2020, Tunis (ALECSO), Tunisia. pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935779v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Filter Algorithm for medical image processing: evolution in Big Data context</w:t>
               </w:r>
@@ -1827,247 +1827,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Henry</w:t>
+                <w:t xml:space="preserve">Étude Comparative en Indexation Appliquée à l'Image Médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imad Saleh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256004v1</w:t>
+                <w:t xml:space="preserve">hal-01255992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Comparative en Indexation Appliquée à l'Image Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
+                <w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255992v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dematerialization of information supports and their appropriation by usage: Process of value added</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements de dématérialisation et traitement des données sensibles: cadre d’étude sur l’impression bancaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,791 +2298,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management within Economic Intelligence: Diagnostic Tool for nanometrology cluster</w:t>
+                <w:t xml:space="preserve">Management (by concepts and processes) in Economic Intelligence: nanoMetrology cluster Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH): Thierry Declerck (DFKI) Stefania Racioppa (DFKI) Max Silberztein (Université de Franche-Comté), Jun 2013, Saarbrücken, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">Colloque international de l'Institut de Management Stratégique et d'Intelligence Economique (IMSIE) d'Alger - Algérie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIE Alger, Jun 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109146v1</w:t>
+                <w:t xml:space="preserve">hal-00927188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'analyse morpho-syntaxique adaptatif au web usages : ré-indexation sociale dans une norme syntagmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation centrée sur l'acteur dans une approche e-veille : analyse de corpus sur les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mseddi Rim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghézala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CNPLET/MEN-LABORATOIRE (Alégrie) &amp; Laboratoire PARAGRAPHE Paris8 (France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le C.N.P.L.E.T et le C.R.S.T.D.L.A (Algérie), en partenariat avec le Laboratoire Paragraphe des Universités (Paris 8 et Cergy - Pontoise, France), Nov 2013, Ghardaïa, Algérie</w:t>
+              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927183v1</w:t>
+                <w:t xml:space="preserve">hal-00927284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management (by concepts and processes) in Economic Intelligence: nanoMetrology cluster Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage numérique pour la recherche d'informations en imagerie médicale : Modélisation des filtres de Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bourkache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'Institut de Management Stratégique et d'Intelligence Economique (IMSIE) d'Alger - Algérie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIE Alger, Jun 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927188v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation centrée sur l'acteur dans une approche e-veille : analyse de corpus sur les nanotechnologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle d'analyse morpho-syntaxique adaptatif au web usages : ré-indexation sociale dans une norme syntagmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghézala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque International CNPLET/MEN-LABORATOIRE (Alégrie) &amp; Laboratoire PARAGRAPHE Paris8 (France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le C.N.P.L.E.T et le C.R.S.T.D.L.A (Algérie), en partenariat avec le Laboratoire Paragraphe des Universités (Paris 8 et Cergy - Pontoise, France), Nov 2013, Ghardaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927284v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage numérique pour la recherche d'informations en imagerie médicale : Modélisation des filtres de Gabor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validations informationnelles pour l'organisation des connaissances sur le Community Manager : contexte d'étude en nano-sciences et -technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISKO-Maghreb ̓ 2013 "Concepts and Tools for Knowledge Management (KM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSIAS - Université Mohammed V Souissi, Rabat, Maroc, Nov 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">IDEKI - Didactiques et métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM - Université de Lorraine, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927280v1</w:t>
+                <w:t xml:space="preserve">hal-00927176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validations informationnelles pour l'organisation des connaissances sur le Community Manager : contexte d'étude en nano-sciences et -technologies</w:t>
+                <w:t xml:space="preserve">Project Management within Economic Intelligence: using NooJ as Diagnostic Tool for nanometrology cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEKI - Didactiques et métiers de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFM - Université de Lorraine, Oct 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH), Jun 2013, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927176v1</w:t>
+                <w:t xml:space="preserve">hal-00927180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management within Economic Intelligence: using NooJ as Diagnostic Tool for nanometrology cluster</w:t>
+                <w:t xml:space="preserve">Traitement de l'information scientifique et technique dans un contexte de veille : plateforme d'apprentissage multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH), Jun 2013, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Cinquième journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technopolice 2013 - journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN))., Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927180v1</w:t>
+                <w:t xml:space="preserve">hal-00927193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de l'information scientifique et technique dans un contexte de veille : plateforme d'apprentissage multilingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématique de la veille informationnelle en contexte interculturel : étude de cas d'un processus d'identification d'experts vietnamiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technopolice 2013 - journée Technopolice spécialisée (19 septembre 2013 à Paris (direction générale de la gendarmerie nationale (DGGN))., Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Concepts et outils pour le management de la connaissance - ISKO-Maghreb 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hammamet, Tunisie. pp.N/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927193v1</w:t>
+                <w:t xml:space="preserve">hal-00677794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la veille informationnelle en contexte interculturel : étude de cas d'un processus d'identification d'experts vietnamiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project Management within Economic Intelligence: Diagnostic Tool for nanometrology cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts et outils pour le management de la connaissance - ISKO-Maghreb 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hammamet, Tunisie. pp.N/c</w:t>
+              <w:t xml:space="preserve">NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Language Technology Lab of the German Research Center for Artificial Intelligence (DFKI GmbH): Thierry Declerck (DFKI) Stefania Racioppa (DFKI) Max Silberztein (Université de Franche-Comté), Jun 2013, Saarbrücken, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677794v1</w:t>
+                <w:t xml:space="preserve">hal-01109146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hypertexte en libre accès aux réseaux sémantiques : l'apport du wiki sémantique</w:t>
               </w:r>
@@ -3144,299 +3144,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of concepts and processes in library information system: towards Library 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From information to decision: information management methodology in decisional process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mseddi Rim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scherer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.123-130</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580168v1</w:t>
+                <w:t xml:space="preserve">inria-00580172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Design&amp;quot; for &amp;quot;Weak Signal&amp;quot; detection and processing in Economic Intelligence: case study on Health resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress of concepts and processes in library information system: towards Library 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
+              <w:t xml:space="preserve">4th international conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580174v1</w:t>
+                <w:t xml:space="preserve">inria-00580168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From information to decision: information management methodology in decisional process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Design&amp;quot; for &amp;quot;Weak Signal&amp;quot; detection and processing in Economic Intelligence: case study on Health resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information Systems and Economic Intelligence - SIIE'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.219-226</w:t>
+              <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580172v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architecture for personalized information retrieval implying the user's profile and votes</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Harbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghezala Henda Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,64 +3556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems and Economic Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGA Maroc, Feb 2011, Marrakech, Morocco. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,152 +3632,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le &amp;quot;Design d'information&amp;quot; pour valoriser les résultats d'une veille sur les maladies chroniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : efforts conceptuels sur les processus pour le management de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la "Mutualisation des ressources documentaires : Hétérogénéité des ressources et accessibilité dans un espace collaboratif."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELICO - Université Jean Moulin Lyon3, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée tunisienne des Assurances et Banques - CTFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre technique des Banques et Assurances en Tunisie, Jun 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549776v1</w:t>
+                <w:t xml:space="preserve">inria-00549810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3809,286 +3796,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et Intelligence économique : efforts conceptuels sur les processus pour le management de l'innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers le &amp;quot;Design d'information&amp;quot; pour valoriser les résultats d'une veille sur les maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée tunisienne des Assurances et Banques - CTFA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre technique des Banques et Assurances en Tunisie, Jun 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la "Mutualisation des ressources documentaires : Hétérogénéité des ressources et accessibilité dans un espace collaboratif."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO - Université Jean Moulin Lyon3, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549810v2</w:t>
+                <w:t xml:space="preserve">inria-00549776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des contenus par la réindexation des usagers : un état de l'art sur la problématique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Capitalisation des connaissances sur l'objet image du patrimoine : acception de partage et de communication par les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence - SIIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Malek GHENIMA (ESCE - Université la Manouba, Tunisie) and Sahbi SIDHOM (Nancy Université, France), Feb 2009, Hammamet, Tunisie. pp. 932-942</w:t>
+              <w:t xml:space="preserve">, Malek GHENIMA (ESCE Université la Manouba - Tunisie) and Sahbi SIDHOM (Nancy Université - France), Feb 2009, Hammamet, Tunisie. pp. 913-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00426376v1</w:t>
+                <w:t xml:space="preserve">inria-00426374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation des connaissances sur l'objet image du patrimoine : acception de partage et de communication par les acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+                <w:t xml:space="preserve">Enrichissement des contenus par la réindexation des usagers : un état de l'art sur la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence - SIIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Malek GHENIMA (ESCE Université la Manouba - Tunisie) and Sahbi SIDHOM (Nancy Université - France), Feb 2009, Hammamet, Tunisie. pp. 913-931</w:t>
+              <w:t xml:space="preserve">, Malek GHENIMA (ESCE - Université la Manouba, Tunisie) and Sahbi SIDHOM (Nancy Université, France), Feb 2009, Hammamet, Tunisie. pp. 932-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00426374v1</w:t>
+                <w:t xml:space="preserve">inria-00426376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail coopératif comme vecteur d'évolution de nos systèmes d'information</w:t>
               </w:r>
@@ -4478,299 +4478,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00085559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
+              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000254v1</w:t>
+                <w:t xml:space="preserve">inria-00000253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
+              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000253v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
+                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goria</w:t>
+                <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
+              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000886v1</w:t>
+                <w:t xml:space="preserve">inria-00000254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Boudjlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Boudjlida, S. Sidhom, M. Ghenima (Eds.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Conference Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5360,51 +5360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires - Université de la Manouba. C&amp;R : EDISCIENCES, 1, pp.332, 2012, SIIE : EDISCIENCES, Sahbi SIDHOM, 9978-9973868-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,51 +5549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM)&amp;quot; : Proceedings of ISKO-Maghreb'2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESCT Université de la Manouba (Tunisie). ESCT Université de la Manouba (Tunisie), 1, pp.260, 2012, ISKO-Maghreb : concepts et outils pour le management de la connaissance, Sahbi SIDHOM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and Tools for Knowledge Management (KM) : Proceedings ISKO-Maghreb'2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESCE Université de la Manouba (Tunisie). ESCE Université de la Manouba (Tunisie), 1, pp.205, 2011, ISKO-Maghreb : concepts et outils pour le management de la connaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Haton and Sahbi Sidhom and Malek Ghenima. IGA Morocco, 1, pp.529, 2011, IGA Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamel Smaili and Sahbi Sidhom and Malek Ghenima. IHE Tunis, 1, pp.400, 2010, Kamel SMAILI (France), Sahbi SIDHOM (France), Malek GHENIMA (Tunisia)., 978-9973-868-24-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Economic Intelligence : Proceedings of the 2nd international conference SIIE 2009 : February 12-14, 2009 (in Hammamet, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Ouksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghenima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André FLORY (France), Malek GHENIMA (Tunisia) and Sahbi SIDHOM (France). IHE éditions, 1 and 2, pp.585 (vol.1) and 730 (vol.2), 2008, IHE, 9978-9973868-19-0 (vol.1) and 9978-9973-868-20-06 (vol.2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6133,238 +6133,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent System and Ontology to Manage Ideas and Represent Knowledge: Creativity Challenge.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">From Human and Social Indexing to Automatic Indexing in the Era of Big Data and Open Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE UK &amp; WILEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization in Volume 9 - Digital Tools and Uses SET by Imad Saleh</w:t>
+              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE UK &amp; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1-26 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
+              <w:t xml:space="preserve">, 153-164 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781828v1</w:t>
+                <w:t xml:space="preserve">hal-03781842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Human and Social Indexing to Automatic Indexing in the Era of Big Data and Open Data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Khemiri</w:t>
+                <w:t xml:space="preserve">Multi-Agent System and Ontology to Manage Ideas and Represent Knowledge: Creativity Challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chávez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE UK &amp; WILEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t>
+              <w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization in Volume 9 - Digital Tools and Uses SET by Imad Saleh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE UK &amp; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 153-164 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
+              <w:t xml:space="preserve">, 1-26 pp., 2022, Volume 9 - Digital Tools and Uses SET by Imad Saleh, ISBN : 9781786307736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781842v1</w:t>
+                <w:t xml:space="preserve">hal-03781828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Knowledge Organization and Management for Innovation</w:t>
               </w:r>
@@ -6564,208 +6564,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Community Manager&amp;quot; dans un contexte d'étude en nanosciences et nanotechnologies : de la validation informationnelle à l'organisation des connaissances</w:t>
+                <w:t xml:space="preserve">Project Management in Economic Intelligence: NooJ as Diagnostic Tool for Nanometrology Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDÉKI nouvel espace et nouveaux enjeux pour construire et innover en didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, L'Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">Formalising Natural Languages with NooJ 2013: Selected Papers from the NooJ 2013 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing (June 1, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 (Sahbi Sidhom and Philippe Lambert pp.173-190), 2014, Formalising Natural Languages with NooJ 2013, ISBN-13: 978-1443858243 and ISBN-10: 1443858242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927289v1</w:t>
+                <w:t xml:space="preserve">hal-01109149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Management in Economic Intelligence: NooJ as Diagnostic Tool for Nanometrology Cluster</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Community Manager&amp;quot; dans un contexte d'étude en nanosciences et nanotechnologies : de la validation informationnelle à l'organisation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formalising Natural Languages with NooJ 2013: Selected Papers from the NooJ 2013 International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDÉKI nouvel espace et nouveaux enjeux pour construire et innover en didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing (June 1, 2014)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01109149v1</w:t>
+                <w:t xml:space="preserve">hal-00927289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical training for the information research in medical imagery : Modeling of the Gabor filters</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.04967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-221180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourkache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghrouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151857" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mseddi Rim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Harbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghezala Henda Ben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549810v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699590v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Labed Jilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7340353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384694.ch7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/biomedical-image-analysis-mining-techniques/129595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cambridge Scholars Publishing (June 1, 2014)" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isko2014.confer.uj.edu.pl/en_GB/-start" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04090072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.04967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lahdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-221180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151857" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourkache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghrouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kaddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mseddi Rim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tebbakh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Harbaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghezala Henda Ben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549810v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel G. Raggad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699590v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05392711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Labed Jilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7340353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384694.ch7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/biomedical-image-analysis-mining-techniques/129595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cambridge Scholars Publishing (June 1, 2014)" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isko2014.confer.uj.edu.pl/en_GB/-start" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00141334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04090072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>