--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Md Sahidullah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuttering Detection Using Speaker Representations and Self-supervised Contextual Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-023-10032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-corpora spoken language identification with domain diversification and generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (June 2023), pp.101489. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2023.101489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Stuttering Identification: Review, Challenges & Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (2022), pp.17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and utility of x-vector based speaker anonymization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3190741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Indian Spoken Language Recognition from Machine Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust acoustic domain identification with its application to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kishore Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (December), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-022-09990-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of constant-Q filterbank based representations for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.103712. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Multi-Taper Features for Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2187 - 2191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2021.3122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterance partitioning for speaker recognition: an experimental review and analysis with new findings under GMM-SVM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamal Kumar das Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenivasa Krothapalli Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1067-1088. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-021-09862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Frame Selection for Spoofing Detection with an Application to Partially Spoofed Audio-Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipjyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monisankha Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-020-09785-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Spoofing Countermeasures for the Detection of Synthesized, Converted and Replayed Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biometrics, Behavior, and Identity Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.252-265. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBIOM.2021.3059479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification: Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong-Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE/ACM Transactions on Audio, Speech, and Language Processing, 28, pp.2195 - 2210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3009494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data-driven filterbank for automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Mimicry Attacks Assisted by Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.36-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures for Speaker Verification with Short Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofing-Aware Speaker Verification with Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 – The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Nonlinear Compression for Robust Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stuttering Detection via Multi-task and Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and Protocols for Household Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Sholokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Self-Supervised Learning for ComParE 2022 Stuttering Sub-Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2022 Computational Paralinguistics Challenge (ComParE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Systems for the First Spoofing-Aware Speaker Verification Challenge: Score and Embedding Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Soo Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Power Normalized Cepstral Coefficients Towards Robust Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StutterNet: Stuttering Detection Using Time Delay Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable MFCCs for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2021 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear frequency warping using constant-Q transformation for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2021 - International Conference on Computer Communication and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI50826.2021.9402569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep scattering network for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Dependent Speaker Diarization for the Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIHARD 2021 - 3rd Speech Diarization Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Channel Normalization for Far-field Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achintya Kumar Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Classifier Adjacency Relations: A Case Study in Speaker Verification and Voice Anti-Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpora Language Recognition: A Preliminary Investigation with Indian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021: accelerating progress in spoofed and deepfake speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021 Workshop - Automatic Speaker Verification and Spoofing Coutermeasures Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language recognition on unknown conditions: the LORIA-Inria-MULTISPEECH system for AP20-OLR Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as Predictor of Voice Anti-Spoofing Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhusan Chettri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and training strategies for language recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Re-Assessment of Feature Extractors for Deep Speaker Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 – 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Future Horizons in Spoofed and Fake Audio Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2017 Version 2.0: meta-data analysis and baseline enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming acoustic characteristics to deceive playback spoofing countermeasures of speaker verification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Echizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2018 - IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Presentation Attack Detection and Automatic Speaker Verification: Common Features and Gaussian Back-end Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-DCF: a Detection Cost Function for the Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Sieranoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Komulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Voice Presentation Attack Detection and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Marcel; Mark S. Nixon; Julian Fierrez; Nicholas Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Biometric Anti-Spoofing: Presentation Attack Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.321-361, 2019, Advances in Computer Vision and Pattern Recognition, 978-3-319-92626-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92627-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeechTherapyAgent: A Clinician-in-the-Loop AI Virtual Speech Therapist for Personalized and Supervised Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marmaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSP System for The Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Cornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunit Sivasankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 5: Design, collection and validation of resources for spoofing, deepfake, and adversarial attack detection using crowdsourced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURECOM. 2026, pp.101825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Md Sahidullah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuttering Detection Using Speaker Representations and Self-supervised Contextual Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-023-10032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-corpora spoken language identification with domain diversification and generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (June 2023), pp.101489. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2023.101489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of constant-Q filterbank based representations for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.103712. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Stuttering Identification: Review, Challenges & Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (2022), pp.17. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and utility of x-vector based speaker anonymization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3190741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Indian Spoken Language Recognition from Machine Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust acoustic domain identification with its application to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kishore Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (December), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-022-09990-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Spoofing Countermeasures for the Detection of Synthesized, Converted and Replayed Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biometrics, Behavior, and Identity Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.252-265. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBIOM.2021.3059479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Multi-Taper Features for Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2187 - 2191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2021.3122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterance partitioning for speaker recognition: an experimental review and analysis with new findings under GMM-SVM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamal Kumar das Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenivasa Krothapalli Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1067-1088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-021-09862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Frame Selection for Spoofing Detection with an Application to Partially Spoofed Audio-Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipjyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monisankha Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-020-09785-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data-driven filterbank for automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification: Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong-Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE/ACM Transactions on Audio, Speech, and Language Processing, 28, pp.2195 - 2210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3009494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Mimicry Attacks Assisted by Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.36-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures for Speaker Verification with Short Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofing-Aware Speaker Verification with Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 – The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Nonlinear Compression for Robust Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stuttering Detection via Multi-task and Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and Protocols for Household Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Sholokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Self-Supervised Learning for ComParE 2022 Stuttering Sub-Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2022 Computational Paralinguistics Challenge (ComParE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Systems for the First Spoofing-Aware Speaker Verification Challenge: Score and Embedding Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Soo Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as Predictor of Voice Anti-Spoofing Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhusan Chettri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and training strategies for language recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StutterNet: Stuttering Detection Using Time Delay Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Power Normalized Cepstral Coefficients Towards Robust Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achintya Kumar Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Channel Normalization for Far-field Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable MFCCs for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2021 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear frequency warping using constant-Q transformation for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2021 - International Conference on Computer Communication and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI50826.2021.9402569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep scattering network for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Dependent Speaker Diarization for the Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIHARD 2021 - 3rd Speech Diarization Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpora Language Recognition: A Preliminary Investigation with Indian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Classifier Adjacency Relations: A Case Study in Speaker Verification and Voice Anti-Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021: accelerating progress in spoofed and deepfake speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021 Workshop - Automatic Speaker Verification and Spoofing Coutermeasures Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language recognition on unknown conditions: the LORIA-Inria-MULTISPEECH system for AP20-OLR Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Re-Assessment of Feature Extractors for Deep Speaker Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 – 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Future Horizons in Spoofed and Fake Audio Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming acoustic characteristics to deceive playback spoofing countermeasures of speaker verification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Echizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2018 - IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2017 Version 2.0: meta-data analysis and baseline enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Sieranoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Komulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Presentation Attack Detection and Automatic Speaker Verification: Common Features and Gaussian Back-end Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-DCF: a Detection Cost Function for the Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Voice Presentation Attack Detection and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Marcel; Mark S. Nixon; Julian Fierrez; Nicholas Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Biometric Anti-Spoofing: Presentation Attack Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.321-361, 2019, Advances in Computer Vision and Pattern Recognition, 978-3-319-92626-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92627-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeechTherapyAgent: A Clinician-in-the-Loop AI Virtual Speech Therapist for Personalized and Supervised Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marmaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSP System for The Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Cornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunit Sivasankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 5: Design, collection and validation of resources for spoofing, deepfake, and adversarial attack detection using crowdsourced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURECOM. 2026, pp.101825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Sheikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-023-10032-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spandan Dey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2023.101489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634072v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.10.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kishore Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Waldekar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-022-09990-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premjeet Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3122796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Patil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Kumar das Mandal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasa Krothapalli Rao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-021-09862-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore A. Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipjyoti Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisankha Pal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-020-09785-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2021.3059479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong-Aik Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3009494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Sarangi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gonz&#225;lez Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Poddar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.01.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sholokhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Shim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Heo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Weon Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401593" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI50826.2021.9402569" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615958" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1522" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616273" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228823v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhusan Chettri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-277" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02051701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889910v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuming Fang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92627-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A. Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marmaroli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Sheikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-023-10032-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spandan Dey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2023.101489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premjeet Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Waldekar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634072v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.10.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kishore Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-022-09990-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2021.3059479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3122796" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Sen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Patil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Kumar das Mandal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasa Krothapalli Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-021-09862-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore A. Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipjyoti Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisankha Pal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-020-09785-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Sarangi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong-Aik Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3009494" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gonz&#225;lez Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Poddar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.01.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sholokhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Shim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Heo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Weon Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhusan Chettri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401593" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI50826.2021.9402569" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616273" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228823v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-276" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02051701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuming Fang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2289" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92627-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A. Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marmaroli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>