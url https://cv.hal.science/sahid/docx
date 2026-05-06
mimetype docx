--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Md Sahidullah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuttering Detection Using Speaker Representations and Self-supervised Contextual Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-023-10032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-corpora spoken language identification with domain diversification and generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (June 2023), pp.101489. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2023.101489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of constant-Q filterbank based representations for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.103712. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Stuttering Identification: Review, Challenges & Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (2022), pp.17. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and utility of x-vector based speaker anonymization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3190741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Indian Spoken Language Recognition from Machine Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust acoustic domain identification with its application to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kishore Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (December), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-022-09990-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Spoofing Countermeasures for the Detection of Synthesized, Converted and Replayed Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biometrics, Behavior, and Identity Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.252-265. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBIOM.2021.3059479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Multi-Taper Features for Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2187 - 2191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2021.3122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterance partitioning for speaker recognition: an experimental review and analysis with new findings under GMM-SVM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamal Kumar das Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenivasa Krothapalli Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1067-1088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-021-09862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Frame Selection for Spoofing Detection with an Application to Partially Spoofed Audio-Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipjyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monisankha Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-020-09785-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data-driven filterbank for automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification: Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong-Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE/ACM Transactions on Audio, Speech, and Language Processing, 28, pp.2195 - 2210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3009494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Mimicry Attacks Assisted by Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.36-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures for Speaker Verification with Short Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofing-Aware Speaker Verification with Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 – The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Nonlinear Compression for Robust Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stuttering Detection via Multi-task and Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and Protocols for Household Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Sholokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Self-Supervised Learning for ComParE 2022 Stuttering Sub-Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2022 Computational Paralinguistics Challenge (ComParE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Systems for the First Spoofing-Aware Speaker Verification Challenge: Score and Embedding Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Soo Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as Predictor of Voice Anti-Spoofing Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhusan Chettri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and training strategies for language recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StutterNet: Stuttering Detection Using Time Delay Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Power Normalized Cepstral Coefficients Towards Robust Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achintya Kumar Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Channel Normalization for Far-field Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable MFCCs for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2021 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear frequency warping using constant-Q transformation for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2021 - International Conference on Computer Communication and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI50826.2021.9402569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep scattering network for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Dependent Speaker Diarization for the Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIHARD 2021 - 3rd Speech Diarization Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpora Language Recognition: A Preliminary Investigation with Indian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Classifier Adjacency Relations: A Case Study in Speaker Verification and Voice Anti-Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021: accelerating progress in spoofed and deepfake speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021 Workshop - Automatic Speaker Verification and Spoofing Coutermeasures Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language recognition on unknown conditions: the LORIA-Inria-MULTISPEECH system for AP20-OLR Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Re-Assessment of Feature Extractors for Deep Speaker Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 – 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Future Horizons in Spoofed and Fake Audio Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming acoustic characteristics to deceive playback spoofing countermeasures of speaker verification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Echizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2018 - IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2017 Version 2.0: meta-data analysis and baseline enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Sieranoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Komulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Presentation Attack Detection and Automatic Speaker Verification: Common Features and Gaussian Back-end Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-DCF: a Detection Cost Function for the Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Voice Presentation Attack Detection and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Marcel; Mark S. Nixon; Julian Fierrez; Nicholas Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Biometric Anti-Spoofing: Presentation Attack Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.321-361, 2019, Advances in Computer Vision and Pattern Recognition, 978-3-319-92626-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92627-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeechTherapyAgent: A Clinician-in-the-Loop AI Virtual Speech Therapist for Personalized and Supervised Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marmaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSP System for The Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Cornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunit Sivasankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 5: Design, collection and validation of resources for spoofing, deepfake, and adversarial attack detection using crowdsourced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURECOM. 2026, pp.101825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Md Sahidullah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuttering Detection Using Speaker Representations and Self-supervised Contextual Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-023-10032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-corpora spoken language identification with domain diversification and generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (June 2023), pp.101489. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2023.101489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Stuttering Identification: Review, Challenges & Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (2022), pp.17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and utility of x-vector based speaker anonymization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3190741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Indian Spoken Language Recognition from Machine Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust acoustic domain identification with its application to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kishore Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (December), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-022-09990-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of constant-Q filterbank based representations for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.103712. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Multi-Taper Features for Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2187 - 2191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2021.3122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterance partitioning for speaker recognition: an experimental review and analysis with new findings under GMM-SVM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamal Kumar das Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenivasa Krothapalli Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1067-1088. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-021-09862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Frame Selection for Spoofing Detection with an Application to Partially Spoofed Audio-Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipjyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monisankha Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-020-09785-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Spoofing Countermeasures for the Detection of Synthesized, Converted and Replayed Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biometrics, Behavior, and Identity Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.252-265. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBIOM.2021.3059479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification: Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong-Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE/ACM Transactions on Audio, Speech, and Language Processing, 28, pp.2195 - 2210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3009494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data-driven filterbank for automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Mimicry Attacks Assisted by Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.36-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures for Speaker Verification with Short Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofing-Aware Speaker Verification with Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 – The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Nonlinear Compression for Robust Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stuttering Detection via Multi-task and Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and Protocols for Household Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Sholokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Self-Supervised Learning for ComParE 2022 Stuttering Sub-Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2022 Computational Paralinguistics Challenge (ComParE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Systems for the First Spoofing-Aware Speaker Verification Challenge: Score and Embedding Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Soo Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StutterNet: Stuttering Detection Using Time Delay Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Power Normalized Cepstral Coefficients Towards Robust Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achintya Kumar Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Channel Normalization for Far-field Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable MFCCs for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2021 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear frequency warping using constant-Q transformation for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2021 - International Conference on Computer Communication and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI50826.2021.9402569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep scattering network for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Dependent Speaker Diarization for the Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIHARD 2021 - 3rd Speech Diarization Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpora Language Recognition: A Preliminary Investigation with Indian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Classifier Adjacency Relations: A Case Study in Speaker Verification and Voice Anti-Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021: accelerating progress in spoofed and deepfake speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021 Workshop - Automatic Speaker Verification and Spoofing Coutermeasures Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language recognition on unknown conditions: the LORIA-Inria-MULTISPEECH system for AP20-OLR Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as Predictor of Voice Anti-Spoofing Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhusan Chettri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and training strategies for language recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Re-Assessment of Feature Extractors for Deep Speaker Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Future Horizons in Spoofed and Fake Audio Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 – 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming acoustic characteristics to deceive playback spoofing countermeasures of speaker verification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Echizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2018 - IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2017 Version 2.0: meta-data analysis and baseline enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Sieranoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Komulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Presentation Attack Detection and Automatic Speaker Verification: Common Features and Gaussian Back-end Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-DCF: a Detection Cost Function for the Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Voice Presentation Attack Detection and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Marcel; Mark S. Nixon; Julian Fierrez; Nicholas Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Biometric Anti-Spoofing: Presentation Attack Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.321-361, 2019, Advances in Computer Vision and Pattern Recognition, 978-3-319-92626-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92627-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeechTherapyAgent: A Clinician-in-the-Loop AI Virtual Speech Therapist for Personalized and Supervised Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marmaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSP System for The Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Cornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunit Sivasankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 5: Design, collection and validation of resources for spoofing, deepfake, and adversarial attack detection using crowdsourced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURECOM. 2026, pp.101825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Sheikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-023-10032-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spandan Dey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2023.101489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premjeet Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Waldekar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634072v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.10.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kishore Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-022-09990-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2021.3059479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3122796" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Sen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Patil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Kumar das Mandal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasa Krothapalli Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-021-09862-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore A. Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipjyoti Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisankha Pal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-020-09785-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Sarangi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong-Aik Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3009494" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gonz&#225;lez Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Poddar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.01.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sholokhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Shim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Heo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Weon Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhusan Chettri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401593" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI50826.2021.9402569" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616273" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228823v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-276" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02051701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuming Fang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2289" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92627-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A. Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marmaroli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Sheikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-023-10032-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spandan Dey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2023.101489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634072v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.10.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kishore Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Waldekar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-022-09990-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premjeet Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3122796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Patil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Kumar das Mandal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasa Krothapalli Rao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-021-09862-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore A. Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipjyoti Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisankha Pal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-020-09785-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2021.3059479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong-Aik Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3009494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Sarangi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gonz&#225;lez Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Poddar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.01.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sholokhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Shim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Heo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Weon Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401593" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI50826.2021.9402569" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615958" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1522" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228823v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhusan Chettri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-277" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02051701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuming Fang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2289" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92627-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A. Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marmaroli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>