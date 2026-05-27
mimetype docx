--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Md Sahidullah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuttering Detection Using Speaker Representations and Self-supervised Contextual Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-023-10032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-corpora spoken language identification with domain diversification and generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (June 2023), pp.101489. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2023.101489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Stuttering Identification: Review, Challenges & Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (2022), pp.17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and utility of x-vector based speaker anonymization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3190741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Indian Spoken Language Recognition from Machine Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust acoustic domain identification with its application to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kishore Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (December), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-022-09990-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of constant-Q filterbank based representations for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.103712. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Multi-Taper Features for Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2187 - 2191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2021.3122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterance partitioning for speaker recognition: an experimental review and analysis with new findings under GMM-SVM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamal Kumar das Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenivasa Krothapalli Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1067-1088. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-021-09862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Frame Selection for Spoofing Detection with an Application to Partially Spoofed Audio-Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipjyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monisankha Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-020-09785-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Spoofing Countermeasures for the Detection of Synthesized, Converted and Replayed Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biometrics, Behavior, and Identity Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.252-265. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBIOM.2021.3059479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification: Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong-Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE/ACM Transactions on Audio, Speech, and Language Processing, 28, pp.2195 - 2210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3009494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data-driven filterbank for automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Mimicry Attacks Assisted by Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.36-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures for Speaker Verification with Short Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofing-Aware Speaker Verification with Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 – The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Nonlinear Compression for Robust Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stuttering Detection via Multi-task and Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and Protocols for Household Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Sholokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Self-Supervised Learning for ComParE 2022 Stuttering Sub-Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2022 Computational Paralinguistics Challenge (ComParE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Systems for the First Spoofing-Aware Speaker Verification Challenge: Score and Embedding Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Soo Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StutterNet: Stuttering Detection Using Time Delay Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Power Normalized Cepstral Coefficients Towards Robust Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achintya Kumar Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Channel Normalization for Far-field Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable MFCCs for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2021 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear frequency warping using constant-Q transformation for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2021 - International Conference on Computer Communication and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI50826.2021.9402569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep scattering network for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Dependent Speaker Diarization for the Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIHARD 2021 - 3rd Speech Diarization Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpora Language Recognition: A Preliminary Investigation with Indian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Classifier Adjacency Relations: A Case Study in Speaker Verification and Voice Anti-Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021: accelerating progress in spoofed and deepfake speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021 Workshop - Automatic Speaker Verification and Spoofing Coutermeasures Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language recognition on unknown conditions: the LORIA-Inria-MULTISPEECH system for AP20-OLR Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as Predictor of Voice Anti-Spoofing Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhusan Chettri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and training strategies for language recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Re-Assessment of Feature Extractors for Deep Speaker Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Future Horizons in Spoofed and Fake Audio Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 – 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming acoustic characteristics to deceive playback spoofing countermeasures of speaker verification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Echizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2018 - IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2017 Version 2.0: meta-data analysis and baseline enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Sieranoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Komulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Presentation Attack Detection and Automatic Speaker Verification: Common Features and Gaussian Back-end Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-DCF: a Detection Cost Function for the Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Voice Presentation Attack Detection and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Marcel; Mark S. Nixon; Julian Fierrez; Nicholas Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Biometric Anti-Spoofing: Presentation Attack Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.321-361, 2019, Advances in Computer Vision and Pattern Recognition, 978-3-319-92626-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92627-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeechTherapyAgent: A Clinician-in-the-Loop AI Virtual Speech Therapist for Personalized and Supervised Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marmaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSP System for The Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Cornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunit Sivasankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 5: Design, collection and validation of resources for spoofing, deepfake, and adversarial attack detection using crowdsourced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURECOM. 2026, pp.101825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Md Sahidullah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuttering Detection Using Speaker Representations and Self-supervised Contextual Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-023-10032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-corpora spoken language identification with domain diversification and generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (June 2023), pp.101489. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2023.101489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of constant-Q filterbank based representations for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.103712. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Stuttering Identification: Review, Challenges & Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514 (2022), pp.17. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy and utility of x-vector based speaker anonymization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3190741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Indian Spoken Language Recognition from Machine Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust acoustic domain identification with its application to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kishore Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (December), pp.933-945. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-022-09990-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Spoofing Countermeasures for the Detection of Synthesized, Converted and Replayed Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biometrics, Behavior, and Identity Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.252-265. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBIOM.2021.3059479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Multi-Taper Features for Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2187 - 2191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2021.3122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utterance partitioning for speaker recognition: an experimental review and analysis with new findings under GMM-SVM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyamal Kumar das Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenivasa Krothapalli Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.1067-1088. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-021-09862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Frame Selection for Spoofing Detection with an Application to Partially Spoofed Audio-Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipjyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monisankha Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-020-09785-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of data-driven filterbank for automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification: Fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong-Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE/ACM Transactions on Audio, Speech, and Language Processing, 28, pp.2195 - 2210. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3009494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: A large-scale public database of synthesized, converted and replayed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.101114. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2020.101114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Mimicry Attacks Assisted by Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.36-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures for Speaker Verification with Short Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofing-Aware Speaker Verification with Unsupervised Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 – The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Nonlinear Compression for Robust Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stuttering Detection via Multi-task and Adversarial Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baselines and Protocols for Household Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Sholokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Odyssey.2022-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Self-Supervised Learning for ComParE 2022 Stuttering Sub-Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2022 Computational Paralinguistics Challenge (ComParE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline Systems for the First Spoofing-Aware Speaker Verification Challenge: Score and Embedding Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee-Soo Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2022 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as Predictor of Voice Anti-Spoofing Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhusan Chettri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and training strategies for language recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable MFCCs for Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2021 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear frequency warping using constant-Q transformation for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2021 - International Conference on Computer Communication and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCI50826.2021.9402569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep scattering network for speech emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Dependent Speaker Diarization for the Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIHARD 2021 - 3rd Speech Diarization Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and challenges in security and privacy for voice biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021, 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Nov 2021, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SPSC.2021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Power Normalized Cepstral Coefficients Towards Robust Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIAI System for Short-Duration Speaker Verification Challenge 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achintya Kumar Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT 2021 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2021, Shenzhen / Virtual, China. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT48900.2021.9383596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Channel Normalization for Far-field Deep Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StutterNet: Stuttering Detection Using Time Delay Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpora Language Recognition: A Preliminary Investigation with Indian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spandan Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Classifier Adjacency Relations: A Case Study in Speaker Verification and Voice Anti-Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nautsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021: accelerating progress in spoofed and deepfake speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASVspoof 2021 Workshop - Automatic Speaker Verification and Spoofing Coutermeasures Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language recognition on unknown conditions: the LORIA-Inria-MULTISPEECH system for AP20-OLR Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duroselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Re-Assessment of Feature Extractors for Deep Speaker Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Voice Conversion-based Privacy Protection against Informed Attackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brij Mohan Lal Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2020, Barcelona, Spain. pp.2802-2806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 – 44th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2019: Future Horizons in Spoofed and Fake Audio Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Presentation Attack Detection and Automatic Speaker Verification: Common Features and Gaussian Back-end Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-DCF: a Detection Cost Function for the Tandem Assessment of Spoofing Countermeasures and Automatic Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2018 The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 2017 Version 2.0: meta-data analysis and baseline enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2018 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Sieranoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Komulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Hadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming acoustic characteristics to deceive playback spoofing countermeasures of speaker verification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Yamagishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isao Echizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2018 - IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Voice Presentation Attack Detection and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Marcel; Mark S. Nixon; Julian Fierrez; Nicholas Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Biometric Anti-Spoofing: Presentation Attack Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.321-361, 2019, Advances in Computer Vision and Pattern Recognition, 978-3-319-92626-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92627-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeechTherapyAgent: A Clinician-in-the-Loop AI Virtual Speech Therapist for Personalized and Supervised Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel A. Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marmaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABSP System for The Third DIHARD Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Waldekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Speed Submission to DIHARD II: Contributions &amp; Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Cornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunit Sivasankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Use Speaker Recognition Technology to Attack Itself? Enhancing Mimicry Attacks Using Automatic Target Speaker Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa González Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Vestman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sahidullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASVspoof 5: Design, collection and validation of resources for spoofing, deepfake, and adversarial attack detection using crowdsourced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemlata Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jee-Weon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jin Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EURECOM. 2026, pp.101825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Aik Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hautamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kinnunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Sheikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-023-10032-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spandan Dey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2023.101489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634072v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.10.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kishore Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Waldekar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-022-09990-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premjeet Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3122796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Patil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Kumar das Mandal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasa Krothapalli Rao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-021-09862-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore A. Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipjyoti Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisankha Pal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-020-09785-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2021.3059479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong-Aik Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3009494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Sarangi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gonz&#225;lez Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Poddar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.01.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sholokhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Shim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Heo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Weon Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401593" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI50826.2021.9402569" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615958" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1522" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228823v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhusan Chettri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1180" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-277" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02051701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuming Fang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2289" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92627-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A. Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marmaroli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629758v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Sheikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-023-10032-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spandan Dey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Saha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2023.101489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premjeet Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Waldekar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634072v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.10.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197376v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Mohan Lal Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3190741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kishore Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-022-09990-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vestman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2021.3059479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2021.3122796" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Sen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Patil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Kumar das Mandal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasa Krothapalli Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-021-09862-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore A. Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipjyoti Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisankha Pal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-020-09785-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Sarangi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong-Aik Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3009494" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2020.101114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Gonz&#225;lez Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Poddar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.01.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03796438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03616852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sholokhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2022-26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Shim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Heo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Weon Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhusan Chettri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duroselle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401593" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI50826.2021.9402569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615958" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SPSC.2021-11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907037v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kumar Sarkar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT48900.2021.9383596" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad Sheikh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616273" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228823v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-276" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355115v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02051701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2289" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01880206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuming Fang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92627-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel A. Sheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marmaroli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352840v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cornell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunit Sivasankaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>