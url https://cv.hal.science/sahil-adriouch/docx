--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,4038 +66,4038 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeno‐associated viral vectors encoding anti‐P2X7 nanobodies reduce graft‐versus‐host disease in a humanised mouse model</w:t>
+                <w:t xml:space="preserve">Nanoparticles targeting liver sinusoidal endothelial cells improve tolerance to vector and transgene antigens through tolerance spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Elhage</w:t>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janna H Hadaya</w:t>
+                <w:t xml:space="preserve">Shu-Hung Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Sligar</w:t>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbie Watson</w:t>
+                <w:t xml:space="preserve">Marine Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Reinaldo Digigow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.e70061. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cti2.70061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2026.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352884v1</w:t>
+                <w:t xml:space="preserve">hal-05555554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage expression of P2X7 controls autoimmune uveitis</w:t>
+                <w:t xml:space="preserve">Adeno‐associated viral vectors encoding anti‐P2X7 nanobodies reduce graft‐versus‐host disease in a humanised mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Alexandre Déchelle-Marquet</w:t>
+                <w:t xml:space="preserve">Amal Elhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueshen Che</w:t>
+                <w:t xml:space="preserve">Janna H Hadaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Chloe Sligar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blond</w:t>
+                <w:t xml:space="preserve">Debbie Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaitryn Ronning</w:t>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.212. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.e70061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-025-03529-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cti2.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337677v1</w:t>
+                <w:t xml:space="preserve">hal-05352884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of an AAV vector coding for a P2X7-blocking nanobody-based biologic ameliorates colitis in mice</w:t>
+                <w:t xml:space="preserve">Macrophage expression of P2X7 controls autoimmune uveitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Abad</w:t>
+                <w:t xml:space="preserve">Paul-Alexandre Déchelle-Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+                <w:t xml:space="preserve">Yueshen Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gondé</w:t>
+                <w:t xml:space="preserve">Frédéric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Zoubairi</w:t>
+                <w:t xml:space="preserve">Kaitryn Ronning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-025-03529-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739785v1</w:t>
+                <w:t xml:space="preserve">hal-05337677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration of an AAV vector coding for a P2X7-blocking nanobody-based biologic ameliorates colitis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zoubairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616047v1</w:t>
+                <w:t xml:space="preserve">hal-04739785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Angiogenesis Inhibitor Isthmin-1 (ISM1) Is Overexpressed in Experimental Models of Glomerulopathy and Impairs the Viability of Podocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration of an AAV vector coding for a P2X7-blocking nanobody-based biologic ameliorates colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgilia Sahiri</w:t>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Caron</w:t>
+                <w:t xml:space="preserve">Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Roger</w:t>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desterke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ghachem</w:t>
+                <w:t xml:space="preserve">Rachid Zoubairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24032723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04023018v1</w:t>
+                <w:t xml:space="preserve">hal-04616047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsid-modified adeno-associated virus vectors as novel vaccine platform for cancer immunotherapy</w:t>
+                <w:t xml:space="preserve">Animal Models for the Investigation of P2X7 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann-Christin Franke</w:t>
+                <w:t xml:space="preserve">Ronald Sluyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Stephen Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Prager</w:t>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bentler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+                <w:t xml:space="preserve">Reece Sophocleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.238-253. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.8225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24098225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148970v1</w:t>
+                <w:t xml:space="preserve">hal-05148952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Models for the Investigation of P2X7 Receptors</w:t>
+                <w:t xml:space="preserve">Capsid-modified adeno-associated virus vectors as novel vaccine platform for cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Sluyter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Ann-Christin Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Fuller</w:t>
+                <w:t xml:space="preserve">Lisa Prager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Nicke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reece Sophocleous</w:t>
+                <w:t xml:space="preserve">Martin Bentler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24098225⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.238-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148952v1</w:t>
+                <w:t xml:space="preserve">hal-05148970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Tackling Immune Responses to Adeno-Associated Viral Vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Angiogenesis Inhibitor Isthmin-1 (ISM1) Is Overexpressed in Experimental Models of Glomerulopathy and Impairs the Viability of Podocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgilia Sahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
+                <w:t xml:space="preserve">Jonathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Unzu</w:t>
+                <w:t xml:space="preserve">Elena Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Valeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Christophe Desterke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria González Aseguinolaza</w:t>
+                <w:t xml:space="preserve">Khalil Ghachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (17-18), pp.836-852. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2023.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148959v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying immune responses to adeno-associated virus vectors by capsid engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding and Tackling Immune Responses to Adeno-Associated Viral Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Ertelt</w:t>
+                <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rudolf</w:t>
+                <w:t xml:space="preserve">Carmen Unzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Kaniowska</w:t>
+                <w:t xml:space="preserve">Erika Valeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria González Aseguinolaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17-18), pp.836-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2023.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659638v1</w:t>
+                <w:t xml:space="preserve">hal-05148959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Transduction of P2X7-Expressing Cells with Recombinant rAAV Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Marei Mann</w:t>
+                <w:t xml:space="preserve">Modifying immune responses to adeno-associated virus vectors by capsid engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bentler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldemar Schäfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Moritz Ertelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Börner</w:t>
+                <w:t xml:space="preserve">Daniela Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Grimm</w:t>
+                <w:t xml:space="preserve">Dorota Kaniowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods Mol Biol. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2510, pp.129-144. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.576-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150095v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nanobody-based biologics targeting purinergic checkpoints in tumor models in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective targeting of microglial P2X7 following intracerebroventricular delivery of nanobodies and nanobody-encoding AAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Scarpitta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catalina Abad</w:t>
+                <w:t xml:space="preserve">Carolina Pinto-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Javidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1012534⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1029236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150132v1</w:t>
+                <w:t xml:space="preserve">hal-05150133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Antibody and Nanobody Tools for P2X7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welbeck Danquah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2510 (7), pp.99-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective targeting of microglial P2X7 following intracerebroventricular delivery of nanobodies and nanobody-encoding AAVs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Javidi</w:t>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1029236⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150133v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ASC nanobodies to counteract the consequences of inflammasome activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Davoust</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Pelegrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711790v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASC nanobodies to counteract the consequences of inflammasome activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Evaluation of nanobody-based biologics targeting purinergic checkpoints in tumor models in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Pelegrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allan Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1012534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150099v1</w:t>
+                <w:t xml:space="preserve">hal-05150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroptotic and Necroptotic Cell Death in the Tumor Microenvironment and Their Potential to Stimulate Anti-Tumor Immune Responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Transduction of P2X7-Expressing Cells with Recombinant rAAV Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Hacker</w:t>
+                <w:t xml:space="preserve">Anna Marei Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hildegard Büning</w:t>
+                <w:t xml:space="preserve">Waldemar Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathleen Börner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.731598⟩</w:t>
+              <w:t xml:space="preserve">Methods Mol Biol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2510, pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165892v1</w:t>
+                <w:t xml:space="preserve">hal-05150095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Pure Highly Functional Human Anti-Tumor Specific Cytotoxic T Lymphocytes With Stem Cell-Like Memory Features for Melanoma Immunotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chatillon</w:t>
+                <w:t xml:space="preserve">Laetitia Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dupel</w:t>
+                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bayeux</w:t>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fauquembergue</w:t>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.674276⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), p.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165913v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodological Approach Using rAAV Vectors Encoding Nanobody-Based Biologics to Evaluate ARTC2.2 and P2X7 In Vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marten Junge</w:t>
+                <w:t xml:space="preserve">Generation of Pure Highly Functional Human Anti-Tumor Specific Cytotoxic T Lymphocytes With Stem Cell-Like Memory Features for Melanoma Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.327-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704408⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.674276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165906v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+                <w:t xml:space="preserve">A Methodological Approach Using rAAV Vectors Encoding Nanobody-Based Biologics to Evaluate ARTC2.2 and P2X7 In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Junge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.327-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126997v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of P2X7 Receptor Function in Tumor Contexts Using rAAV Vector and Nanobodies (AAVnano)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pyroptotic and Necroptotic Cell Death in the Tumor Microenvironment and Their Potential to Stimulate Anti-Tumor Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegard Büning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 10, pp.157-176. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11, pp.731598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.731598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05166020v1</w:t>
+                <w:t xml:space="preserve">hal-05165892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry: An accurate tool for screening P2RX7 modulators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hottin</w:t>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riikka Kivelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24287⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.1722-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03108965v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
+                <w:t xml:space="preserve">Evaluation of P2X7 Receptor Function in Tumor Contexts Using rAAV Vector and Nanobodies (AAVnano)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 10, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553406v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector uncoating limits adeno-associated viral vector-mediated transduction of human dendritic cells and vector immunogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow cytometry: An accurate tool for screening P2RX7 modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rossi</w:t>
+                <w:t xml:space="preserve">Hélène Bauderlique‐le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dupaty</w:t>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Aillot</w:t>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Gallien</w:t>
+                <w:t xml:space="preserve">Audrey Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40071-1⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375623v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03108965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-Enhanced Targeting of AAV Gene Therapy Vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMPK Activation of PGC-1α/NRF-1-Dependent SELENOT Gene Transcription Promotes PACAP-Induced Neuroendocrine Cell Differentiation Through Tolerance to Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssni Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Marei Eichhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Börner</w:t>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birte Albrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waldemar Schäfer</w:t>
+                <w:t xml:space="preserve">Abdallah Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Baum</w:t>
+                <w:t xml:space="preserve">Anne-Marie François-Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (6), pp.4086-4101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376242v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroglutamide-Based P2X7 Receptor Antagonists Targeting Inflammatory Bowel Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanobody-Enhanced Targeting of AAV Gene Therapy Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Baudelet</w:t>
+                <w:t xml:space="preserve">Anna Marei Eichhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Dufrénoy</w:t>
+                <w:t xml:space="preserve">Birte Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldemar Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Millet</w:t>
+                <w:t xml:space="preserve">Natalie Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00584⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093950v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK Activation of PGC-1α/NRF-1-Dependent SELENOT Gene Transcription Promotes PACAP-Induced Neuroendocrine Cell Differentiation Through Tolerance to Oxidative Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyroglutamide-Based P2X7 Receptor Antagonists Targeting Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssni Abid</w:t>
+                <w:t xml:space="preserve">Davy Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+                <w:t xml:space="preserve">Pierrick Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Hamieh</w:t>
+                <w:t xml:space="preserve">Benoît Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie François-Bellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bucharles</w:t>
+                <w:t xml:space="preserve">Régis Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1352-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Women in Medicinal Chemistry, 63 (5), pp.2074-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375763v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2X7 receptor induces mitochondrial failure in monocytes and compromises NLRP3 inflammasome activation during sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Martínez-García</w:t>
+                <w:t xml:space="preserve">Helios Martínez-Banaclocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helios Martínez-Banaclocha</w:t>
+                <w:t xml:space="preserve">Diego Angosto-Bazarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angosto-Bazarra</w:t>
+                <w:t xml:space="preserve">Carlos de Torre-Minguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baroja-Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-10626-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vector uncoating limits adeno-associated viral vector-mediated transduction of human dendritic cells and vector immunogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Kasper</w:t>
+                <w:t xml:space="preserve">Léa Dupaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Angot</w:t>
+                <w:t xml:space="preserve">Ludovic Aillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Colasse</w:t>
+                <w:t xml:space="preserve">Liang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nicol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">Célia Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355640v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Angot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Emilie Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101, pp.254-262. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375757v1</w:t>
+                <w:t xml:space="preserve">hal-02355640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecto-ADP-ribosyltransferase ARTC2.1 functionally modulates FcγR1 and FcγR2B on murine microglia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn Rissiek</w:t>
+                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Menzel</w:t>
+                <w:t xml:space="preserve">Lionel Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Leutert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Behr</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16613-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375773v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptor Activator of NF-κB Orchestrates Activation of Antiviral Memory CD8 T Cells in the Spleen Marginal Zone</w:t>
               </w:r>
@@ -4211,2139 +4211,2139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal Proliferation and Stochastic Pruning Orchestrate Lymph Node Vasculature Remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecto-ADP-ribosyltransferase ARTC2.1 functionally modulates FcγR1 and FcγR2B on murine microglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mondor</w:t>
+                <w:t xml:space="preserve">Stephan Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jorquera</w:t>
+                <w:t xml:space="preserve">Mario Leutert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Sene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Maike Cordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf heinrich Adams</w:t>
+                <w:t xml:space="preserve">Sarah Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (4), pp.877-888. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16613-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376120v1</w:t>
+                <w:t xml:space="preserve">hal-02375773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
+                <w:t xml:space="preserve">CRISPR-Barcoding for Intratumor Genetic Heterogeneity Modeling and Functional Analysis of Oncogenic Driver Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
+                <w:t xml:space="preserve">Alexis Guernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alcantara</w:t>
+                <w:t xml:space="preserve">Sathish kumar Mungamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Kora</w:t>
+                <w:t xml:space="preserve">Ravi Sachidanandam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+                <w:t xml:space="preserve">Anitha Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.526-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329894v1</w:t>
+                <w:t xml:space="preserve">hal-02376161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of hematopoietic Microchimerism by gene-Modified BMT elicits antigen-specific B and T cell Unresponsiveness toward gene Therapy Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral-tolerization Prevents Immune Responses and Improves Transgene Persistence Following AAV-mediated gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dupaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Naïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Martinet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Gaetan Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00360⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378432v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Barcoding for Intratumor Genetic Heterogeneity Modeling and Functional Analysis of Oncogenic Driver Mutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Kora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Guernet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathish kumar Mungamuri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anitha Jayaprakash</w:t>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.017⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376161v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-tolerization Prevents Immune Responses and Improves Transgene Persistence Following AAV-mediated gene transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Clonal Proliferation and Stochastic Pruning Orchestrate Lymph Node Vasculature Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Dupaty</w:t>
+                <w:t xml:space="preserve">Audrey Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Naïmi</w:t>
+                <w:t xml:space="preserve">Cynthia Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Riou</w:t>
+                <w:t xml:space="preserve">Ralf heinrich Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.87-95. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.877-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mt.2015.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376152v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7 on Mouse T Cells: One Channel, Many Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of hematopoietic Microchimerism by gene-Modified BMT elicits antigen-specific B and T cell Unresponsiveness toward gene Therapy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+                <w:t xml:space="preserve">Jérémie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gwladys Bourdenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00204⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376237v1</w:t>
+                <w:t xml:space="preserve">hal-01378432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prophylactic Injection of Recombinant Alpha-Enolase Reduces Arthritis Severity in the Collagen-Induced Arthritis Mice Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bazin</w:t>
+                <w:t xml:space="preserve">Clément Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Ilie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616077v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of three different separation techniques for analysis of retroamide enantiomers and their biological evaluation against h-P2X7 receptor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dezitter</w:t>
+                <w:t xml:space="preserve">Virginie Barbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Banquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-014-9456-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02178095v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning IL-2 signaling by ADP-ribosylation of CD25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chappert</w:t>
+                <w:t xml:space="preserve">Sophie Teege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Alexander Hann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miksiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cary Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2014.235⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407918v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Banquet</w:t>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-014-9456-z⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 789-790, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296563v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Injection of Recombinant Alpha-Enolase Reduces Arthritis Severity in the Collagen-Induced Arthritis Mice Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Fréret</w:t>
+                <w:t xml:space="preserve">P. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdet</w:t>
+                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Avenel</w:t>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136359⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376205v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning IL-2 signaling by ADP-ribosylation of CD25</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miksiewicz</w:t>
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cary Macmillan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Björn Rissiek</w:t>
+                <w:t xml:space="preserve">Stéphanie Lorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08959⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.697-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2014.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376180v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adriouch</w:t>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356415v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Hofman</w:t>
+                <w:t xml:space="preserve">P2X7 on Mouse T Cells: One Channel, Many Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bazin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377448v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and comparison of three different separation techniques for analysis of retroamide enantiomers and their biological evaluation against h-P2X7 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ygal Benhamou</w:t>
+                <w:t xml:space="preserve">Christophe Furman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Armengol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Xavier Dezitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 986-987, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.38785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADP-Ribosylation of P2X7: A Matter of Life and Death for Regulatory T Cells and Natural Killer T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6371,4216 +6371,4350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Stretch of C2C12 Myoblasts Inhibits Expression of Toll-Like Receptor 3 (TLR3) and of Autoantigens Associated with Inflammatory Myopathies</w:t>
+                <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Chen</w:t>
+                <w:t xml:space="preserve">Ygal Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liqiang Feng</w:t>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo Ruan</w:t>
+                <w:t xml:space="preserve">Guillaume Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghui Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79930. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (11), pp.3210-3220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.38785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224665v1</w:t>
+                <w:t xml:space="preserve">inserm-02296566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MHC Class I in Muscle of Lymphocyte-Deficient Mice Causes a Severe Myopathy with Induction of the Unfolded Protein Response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical-Stretch of C2C12 Myoblasts Inhibits Expression of Toll-Like Receptor 3 (TLR3) and of Autoantigens Associated with Inflammatory Myopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Drouot</w:t>
+                <w:t xml:space="preserve">Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Obry</w:t>
+                <w:t xml:space="preserve">Liqiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ahmed-Lacheheb</w:t>
+                <w:t xml:space="preserve">Mo Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dauly</w:t>
+                <w:t xml:space="preserve">Xinghui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 183 (3), pp.893-904. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224659v1</w:t>
+                <w:t xml:space="preserve">hal-05224665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen-specific CD8+ T cells in lymph nodes in a mouse model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of MHC Class I in Muscle of Lymphocyte-Deficient Mice Causes a Severe Myopathy with Induction of the Unfolded Protein Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Liao</w:t>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Franck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Antoine Obry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
+                <w:t xml:space="preserve">Sandra Ahmed-Lacheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (3), pp.893-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00750113v1</w:t>
+                <w:t xml:space="preserve">hal-05224659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular NAD+: a danger signal hindering regulatory T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (14), pp.1284-1292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing of the N-Terminal Cytosolic and Transmembrane Domains of P2X7 Controls Gating of the Ion Channel by ADP-Ribosylation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen-specific CD8+ T cells in lymph nodes in a mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Fliegert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+                <w:t xml:space="preserve">Hua Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041269⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.3441-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224657v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00750113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological Tolerance to Muscle Autoantigens Involves Peripheral Deletion of Autoreactive CD8+ T Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative Splicing of the N-Terminal Cytosolic and Transmembrane Domains of P2X7 Controls Gating of the Ion Channel by ADP-Ribosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lacoume</w:t>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036444⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224649v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen–specific CD8+ T cells in lymph nodes in a mouse model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Immunological Tolerance to Muscle Autoantigens Involves Peripheral Deletion of Autoreactive CD8+ T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224656v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Immunological Tolerance Following Combination Therapy with CTLA-4/Ig and AAV-Mediated PD-L1/2 Muscle Gene Transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen–specific CD8+ T cells in lymph nodes in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Jolinon</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2011.00199⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.3441-3451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224646v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD+ shapes the Foxp3+ regulatory T cell compartment through the ART2–P2X7 pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jochen Huehn</w:t>
+                <w:t xml:space="preserve">Improved Immunological Tolerance Following Combination Therapy with CTLA-4/Ig and AAV-Mediated PD-L1/2 Muscle Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Sparwasser</w:t>
+                <w:t xml:space="preserve">Nelly Jolinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 207 (12), pp.2561-2568. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20091154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2011.00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224572v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single domain antibodies: promising experimental and therapeutic tools in infection and immunity</w:t>
+                <w:t xml:space="preserve">Extracellular NAD+ shapes the Foxp3+ regulatory T cell compartment through the ART2–P2X7 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Wesolowski</w:t>
+                <w:t xml:space="preserve">Sandra Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Alzogaray</w:t>
+                <w:t xml:space="preserve">Katjana Klages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Reyelt</w:t>
+                <w:t xml:space="preserve">Jochen Huehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandy Unger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karla Juarez</w:t>
+                <w:t xml:space="preserve">Tim Sparwasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Microbiology and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00430-009-0116-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (12), pp.2561-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20091154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224566v1</w:t>
+                <w:t xml:space="preserve">hal-05224572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ and ATP Released from Injured Cells Induce P2X7-Dependent Shedding of CD62L and Externalization of Phosphatidylserine by Murine T Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activation of the P2X7 ion channel by soluble and covalently bound ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0801711⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-009-9135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224620v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the P2X7 ion channel by soluble and covalently bound ligands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ADP‐ribosylation of membrane proteins: Unveiling the secrets of a crucial regulatory mechanism in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Seman</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (2), pp.139-149. </w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.188-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-009-9135-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07853890600655499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224628v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP‐ribosylation of membrane proteins: Unveiling the secrets of a crucial regulatory mechanism in mammalian cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NAD+ and ATP Released from Injured Cells Induce P2X7-Dependent Shedding of CD62L and Externalization of Phosphatidylserine by Murine T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bannas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+                <w:t xml:space="preserve">Robert Bähring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07853890600655499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0801711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224603v1</w:t>
+                <w:t xml:space="preserve">hal-05224620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the expression of purinoceptors and nucleotide-metabolizing ecto-enzymes with antibodies directed against proteins in native conformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Bannas</w:t>
+                <w:t xml:space="preserve">Single domain antibodies: promising experimental and therapeutic tools in infection and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Wesolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Alzogaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Reyelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-007-9084-9⟩</w:t>
+              <w:t xml:space="preserve">Medical Microbiology and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198 (3), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00430-009-0116-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224618v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the R276A gain-of-function mutation in the ectodomain of murine P2X7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Monitoring the expression of purinoceptors and nucleotide-metabolizing ecto-enzymes with antibodies directed against proteins in native conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-009-9134-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-007-9084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224621v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the R276A gain-of-function mutation in the ectodomain of murine P2X7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-009-9134-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224640v1</w:t>
+                <w:t xml:space="preserve">hal-05224621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP‐ribosylation at R125 gates the P2X7 ion channel by presenting a covalent ligand to its nucleotide binding site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Calbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.07-9294com⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224610v1</w:t>
+                <w:t xml:space="preserve">hal-05224640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ Released during Inflammation Participates in T Cell Homeostasis by Inducing ART2-Mediated Death of Naive T Cells In Vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ADP‐ribosylation at R125 gates the P2X7 ion channel by presenting a covalent ligand to its nucleotide binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.1.186⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.861-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.07-9294com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224606v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD and ATP: Partners in immune cell modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">NAD+ Released during Inflammation Participates in T Cell Homeostasis by Inducing ART2-Mediated Death of Naive T Cells In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sina Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-006-9038-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179 (1), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.1.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224614v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extracellular NAD and ATP: Partners in immune cell modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Diessenbacher</w:t>
+                <w:t xml:space="preserve">Anette Braß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rassendren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Seman</w:t>
+                <w:t xml:space="preserve">Caroline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1-2), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-006-9038-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05224599v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubberke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Diessenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rassendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 236, pp.72-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD38 Controls ADP-Ribosyltransferase-2-Catalyzed ADP-Ribosylation of T Cell Surface Proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward Leiter</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Dubberke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Diessenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rassendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.174.6.3298⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236 (1-2), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224591v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and specificity of toxin-related mouse T cell ecto–ADP-ribosyltransferase ART2.2 depends on its association with lipid rafts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CD38 Controls ADP-Ribosyltransferase-2-Catalyzed ADP-Ribosylation of T Cell Surface Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenja Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Koestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Leiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 174 (6), pp.3298-3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.174.6.3298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224590v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecto-ADP-Ribosyltransferases (ARTs): Emerging Actors in Cell Communication and Signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activity and specificity of toxin-related mouse T cell ecto–ADP-ribosyltransferase ART2.2 depends on its association with lipid rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenja Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867043455611⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (9), pp.3663-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05224583v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD-Induced T Cell Death: ADP-Ribosylation of Cell Surface Proteins by ART2 Activates the Cytolytic P2X7 Purinoceptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Ecto-ADP-Ribosyltransferases (ARTs): Emerging Actors in Cell Communication and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1074-7613(03)00266-8⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (7), pp.857-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867043455611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224549v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent alteration of granulopoiesis, chemotactic activity, and neutrophil apoptosis during mouse selection for high acute inflammatory response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NAD-Induced T Cell Death: ADP-Ribosylation of Cell Surface Proteins by ART2 Activates the Cytolytic P2X7 Purinoceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Pechberty</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Cabrera</w:t>
+                <w:t xml:space="preserve">Dunja Freese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 74 (4), pp.497-506. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (4), pp.571-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.0103039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1074-7613(03)00266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224535v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cells of Different Developmental Stages Differ in Sensitivity to Apoptosis Induced by Extracellular NAD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergent alteration of granulopoiesis, chemotactic activity, and neutrophil apoptosis during mouse selection for high acute inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Scheublein</w:t>
+                <w:t xml:space="preserve">Orlando Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebke Ohlrogge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Durvanei Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10446670310001593514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74 (4), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0103039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224588v1</w:t>
+                <w:t xml:space="preserve">hal-05224535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting Edge: A Natural P451L Mutation in the Cytoplasmic Domain Impairs the Function of the Mouse P2X7 Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Welge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 169 (8), pp.4108-4112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.169.8.4108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cells of Different Developmental Stages Differ in Sensitivity to Apoptosis Induced by Extracellular NAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Freese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheublein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Ohlrogge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (4), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10446670310001593514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de la tolérance immunitaire cardiaque lors de myocardite auto-immune expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lamarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 4947: HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis down-regulated by both deletion and epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Philadelphia, PA, United States. 75 (15 Supplement), pp.4947--4947, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2015-4947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10590,163 +10724,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Expression and Enzyme Activity of Ecto-ARTCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Chang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADP-ribosylation and NAD+ utilizing enzymes : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.167-186, 2018, 978-1-4939-8587-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8588-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10756,114 +10890,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunorégulation par le NAD extracellulaire : activation via les ADP-ribosyl transférases du récepteur cytolytique P2X7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Paris-Diderot - Paris VII, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId411"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11010,51 +11144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna H Hadaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sligar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Watson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.70061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre D&#233;chelle-Marquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshen Che" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitryn Ronning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03529-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Abad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zoubairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-023-02285-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Franke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bentler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.03.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sluyter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Sophocleous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Unzu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valeri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonz&#225;lez Aseguinolaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ertelt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rudolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaniowska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Mann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Sch&#228;fer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen B&#246;rner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grimm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Scarpitta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1012534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias St&#228;hler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welbeck Danquah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Demeules" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinto-Espinoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rissiek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wilmes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Javidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1029236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelegrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hacker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard B&#252;ning" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.731598" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamieh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chatillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayeux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fauquembergue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Junge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704408" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03108965v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique&#8208;le Roy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hottin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24287" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dupaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gallien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40071-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Eichhoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Albrecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Baum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Homerin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00584" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fran&#231;ois-Bellan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1352-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Mart&#237;nez-Banaclocha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angosto-Bazarra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Torre-Minguela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baroja-Mazo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10626-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Menzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leutert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Cordes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16613-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habbeddine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verthuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rastoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bebien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.111" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jorquera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf&#160;heinrich Adams" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Martinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00360" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Riou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.146" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Haag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Koch-Nolte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00204" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez Florent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dezitter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.02.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSXGDPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376205v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fr&#233;ret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136359" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376180v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teege" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miksiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Macmillan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08959" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2014_420" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224665v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ruan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079930" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Obry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ahmed-Lacheheb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.06.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.34551" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224653v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2012.05.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCXT4VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schwarz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fliegert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041269" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224649v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacoume" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036444" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224656v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Jolinon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00199" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224572v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hubert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Klages" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huehn" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091154" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Wesolowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Alzogaray" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reyelt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Unger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Juarez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0116-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheuplein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#228;hring" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801711" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224628v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9135-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bannas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krebs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890600655499" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224618v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-007-9084-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9134-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9294com" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.1.186" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Bra&#223;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jung" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina M&#246;ller" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-006-9038-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Dubberke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Diessenbacher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2005.08.011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1Z7MXSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubberke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diessenbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224591v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Braasch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koestner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leiter" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.6.3298" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224590v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kahl" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3325" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867043455611" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-S1MZ71H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224549v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Freese" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(03)00266-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ribeiro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei Maria" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pechberty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cabrera" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0103039" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224588v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheublein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ohlrogge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10446670310001593514" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224524v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dox" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Welge" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.8.4108" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375747v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8588-3_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003698v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05555554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Hung Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Digigow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2026.03.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna H Hadaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sligar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.70061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre D&#233;chelle-Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshen Che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitryn Ronning" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03529-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Abad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zoubairi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-023-02285-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sluyter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fuller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Sophocleous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bentler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Unzu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonz&#225;lez Aseguinolaza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ertelt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rudolf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaniowska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinto-Espinoza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rissiek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wilmes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Javidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1029236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias St&#228;hler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welbeck Danquah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Demeules" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelegrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Scarpitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1012534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Mann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Sch&#228;fer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen B&#246;rner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grimm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chatillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fauquembergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674276" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Junge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hacker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard B&#252;ning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.731598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03108965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique&#8208;le Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hottin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fran&#231;ois-Bellan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1352-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Eichhoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Albrecht" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Baum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Homerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00584" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Mart&#237;nez-Banaclocha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angosto-Bazarra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Torre-Minguela" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baroja-Mazo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10626-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dupaty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gallien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40071-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habbeddine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verthuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rastoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bebien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.111" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Menzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leutert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Cordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16613-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Riou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.146" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376120v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jorquera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sene" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf&#160;heinrich Adams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Martinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00360" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fr&#233;ret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136359" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miksiewicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Macmillan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08959" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Haag" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Koch-Nolte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00204" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178095v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez Florent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dezitter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.02.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSXGDPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2014_420" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ruan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079930" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Obry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ahmed-Lacheheb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.06.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2012.05.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCXT4VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.34551" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224657v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schwarz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fliegert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041269" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacoume" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036444" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Jolinon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00199" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hubert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Klages" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huehn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091154" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9135-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bannas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krebs" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheuplein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890600655499" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224620v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#228;hring" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801711" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Wesolowski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Alzogaray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reyelt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Unger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Juarez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0116-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224618v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-007-9084-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224621v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9134-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224610v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9294com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224606v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.1.186" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Bra&#223;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jung" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina M&#246;ller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-006-9038-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubberke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diessenbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2005.08.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1Z7MXSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Dubberke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Diessenbacher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Braasch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koestner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.6.3298" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224590v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kahl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3325" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224583v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867043455611" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-S1MZ71H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224549v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Freese" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(03)00266-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ribeiro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei Maria" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pechberty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cabrera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0103039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224524v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dox" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Welge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.8.4108" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheublein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ohlrogge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10446670310001593514" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375747v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8588-3_11" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003698v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>