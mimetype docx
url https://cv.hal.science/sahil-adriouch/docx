--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeno‐associated viral vectors encoding anti‐P2X7 nanobodies reduce graft‐versus‐host disease in a humanised mouse model</w:t>
+                <w:t xml:space="preserve">Methodological guidelines for P2X receptor assays and data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Elhage</w:t>
+                <w:t xml:space="preserve">Dariusz Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janna H Hadaya</w:t>
+                <w:t xml:space="preserve">Elena Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Sligar</w:t>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbie Watson</w:t>
+                <w:t xml:space="preserve">Robson Coutinho-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Tobias Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.e70061. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cti2.70061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-026-08730-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352884v1</w:t>
+                <w:t xml:space="preserve">hal-05600349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage expression of P2X7 controls autoimmune uveitis</w:t>
+                <w:t xml:space="preserve">Adeno‐associated viral vectors encoding anti‐P2X7 nanobodies reduce graft‐versus‐host disease in a humanised mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Alexandre Déchelle-Marquet</w:t>
+                <w:t xml:space="preserve">Amal Elhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueshen Che</w:t>
+                <w:t xml:space="preserve">Janna H Hadaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Chloe Sligar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaitryn Ronning</w:t>
+                <w:t xml:space="preserve">Debbie Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-025-03529-w⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.e70061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cti2.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337677v1</w:t>
+                <w:t xml:space="preserve">hal-05352884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of an AAV vector coding for a P2X7-blocking nanobody-based biologic ameliorates colitis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophage expression of P2X7 controls autoimmune uveitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alexandre Déchelle-Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Abad</w:t>
+                <w:t xml:space="preserve">Yueshen Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Frédéric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gondé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zoubairi</w:t>
+                <w:t xml:space="preserve">Kaitryn Ronning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-025-03529-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739785v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration of an AAV vector coding for a P2X7-blocking nanobody-based biologic ameliorates colitis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zoubairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), pp.27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04616047v1</w:t>
+                <w:t xml:space="preserve">hal-04739785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Models for the Investigation of P2X7 Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration of an AAV vector coding for a P2X7-blocking nanobody-based biologic ameliorates colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Sluyter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Fuller</w:t>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Nicke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reece Sophocleous</w:t>
+                <w:t xml:space="preserve">Rachid Zoubairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-023-02285-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24098225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05148952v1</w:t>
+                <w:t xml:space="preserve">hal-04616047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsid-modified adeno-associated virus vectors as novel vaccine platform for cancer immunotherapy</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Prager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bentler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.238-253. </w:t>
@@ -1172,3096 +1172,3120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Tackling Immune Responses to Adeno-Associated Viral Vectors</w:t>
+                <w:t xml:space="preserve">Animal Models for the Investigation of P2X7 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
+                <w:t xml:space="preserve">Ronald Sluyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Unzu</w:t>
+                <w:t xml:space="preserve">Stephen Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Valeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria González Aseguinolaza</w:t>
+                <w:t xml:space="preserve">Reece Sophocleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (17-18), pp.836-852. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.8225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2023.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24098225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148959v1</w:t>
+                <w:t xml:space="preserve">hal-05148952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying immune responses to adeno-associated virus vectors by capsid engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding and Tackling Immune Responses to Adeno-Associated Viral Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Ertelt</w:t>
+                <w:t xml:space="preserve">Helena Costa-Verdera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rudolf</w:t>
+                <w:t xml:space="preserve">Carmen Unzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Kaniowska</w:t>
+                <w:t xml:space="preserve">Erika Valeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria González Aseguinolaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17-18), pp.836-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2023.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659638v1</w:t>
+                <w:t xml:space="preserve">hal-05148959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective targeting of microglial P2X7 following intracerebroventricular delivery of nanobodies and nanobody-encoding AAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Modifying immune responses to adeno-associated virus vectors by capsid engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bentler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Rissiek</w:t>
+                <w:t xml:space="preserve">Moritz Ertelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Wilmes</w:t>
+                <w:t xml:space="preserve">Daniela Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Javidi</w:t>
+                <w:t xml:space="preserve">Dorota Kaniowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.576-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1029236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150133v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Antibody and Nanobody Tools for P2X7</w:t>
+                <w:t xml:space="preserve">Effective targeting of microglial P2X7 following intracerebroventricular delivery of nanobodies and nanobody-encoding AAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Stähler</w:t>
+                <w:t xml:space="preserve">Carolina Pinto-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welbeck Danquah</w:t>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Demeules</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Maximilian Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Javidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1029236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150093v1</w:t>
+                <w:t xml:space="preserve">hal-05150133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Antibody and Nanobody Tools for P2X7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Tobias Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">Welbeck Danquah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Davoust</w:t>
+                <w:t xml:space="preserve">Melanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2510 (7), pp.99-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711790v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASC nanobodies to counteract the consequences of inflammasome activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216087⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150099v1</w:t>
+                <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nanobody-based biologics targeting purinergic checkpoints in tumor models in vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASC nanobodies to counteract the consequences of inflammasome activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pelegrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1012534⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150132v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Transduction of P2X7-Expressing Cells with Recombinant rAAV Vectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Börner</w:t>
+                <w:t xml:space="preserve">Evaluation of nanobody-based biologics targeting purinergic checkpoints in tumor models in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Grimm</w:t>
+                <w:t xml:space="preserve">Allan Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods Mol Biol. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2510, pp.129-144. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1012534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150095v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
+                <w:t xml:space="preserve">Enhanced Transduction of P2X7-Expressing Cells with Recombinant rAAV Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Douguet</w:t>
+                <w:t xml:space="preserve">Anna Marei Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
+                <w:t xml:space="preserve">Waldemar Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
+                <w:t xml:space="preserve">Kathleen Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+                <w:t xml:space="preserve">Dirk Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
+              <w:t xml:space="preserve">Methods Mol Biol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2510, pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2384-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126997v1</w:t>
+                <w:t xml:space="preserve">hal-05150095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Pure Highly Functional Human Anti-Tumor Specific Cytotoxic T Lymphocytes With Stem Cell-Like Memory Features for Melanoma Immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Hamieh</w:t>
+                <w:t xml:space="preserve">Jean-François Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chatillon</w:t>
+                <w:t xml:space="preserve">Estelle Dupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dupel</w:t>
+                <w:t xml:space="preserve">Florence Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+              <w:t xml:space="preserve">, 2021, 12, pp.674276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2021.674276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodological Approach Using rAAV Vectors Encoding Nanobody-Based Biologics to Evaluate ARTC2.2 and P2X7 In Vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Pyroptotic and Necroptotic Cell Death in the Tumor Microenvironment and Their Potential to Stimulate Anti-Tumor Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marten Junge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hildegard Büning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704408⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.731598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.731598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05165906v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroptotic and Necroptotic Cell Death in the Tumor Microenvironment and Their Potential to Stimulate Anti-Tumor Immune Responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A Methodological Approach Using rAAV Vectors Encoding Nanobody-Based Biologics to Evaluate ARTC2.2 and P2X7 In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hildegard Büning</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marten Junge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.731598⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.327-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05165892v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tardif</w:t>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riikka Kivelä</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314370⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), p.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553406v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of P2X7 Receptor Function in Tumor Contexts Using rAAV Vector and Nanobodies (AAVnano)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riikka Kivelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01699⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.1722-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166020v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry: An accurate tool for screening P2RX7 modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bauderlique‐le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cyto.a.24287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03108965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK Activation of PGC-1α/NRF-1-Dependent SELENOT Gene Transcription Promotes PACAP-Induced Neuroendocrine Cell Differentiation Through Tolerance to Oxidative Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bucharles</w:t>
+                <w:t xml:space="preserve">Evaluation of P2X7 Receptor Function in Tumor Contexts Using rAAV Vector and Nanobodies (AAVnano)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1352-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 10, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375763v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobody-Enhanced Targeting of AAV Gene Therapy Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marei Eichhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Börner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Marei Eichhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Börner</w:t>
+                <w:t xml:space="preserve">Birte Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldemar Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.211-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroglutamide-Based P2X7 Receptor Antagonists Targeting Inflammatory Bowel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Homerin</w:t>
+                <w:t xml:space="preserve">Davy Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Baudelet</w:t>
+                <w:t xml:space="preserve">Pierrick Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Dufrénoy</w:t>
+                <w:t xml:space="preserve">Benoît Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Women in Medicinal Chemistry, 63 (5), pp.2074-2094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7 receptor induces mitochondrial failure in monocytes and compromises NLRP3 inflammasome activation during sepsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMPK Activation of PGC-1α/NRF-1-Dependent SELENOT Gene Transcription Promotes PACAP-Induced Neuroendocrine Cell Differentiation Through Tolerance to Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssni Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Martínez-García</w:t>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helios Martínez-Banaclocha</w:t>
+                <w:t xml:space="preserve">Abdallah Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angosto-Bazarra</w:t>
+                <w:t xml:space="preserve">Anne-Marie François-Bellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos de Torre-Minguela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baroja-Mazo</w:t>
+                <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10626-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (6), pp.4086-4101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376247v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector uncoating limits adeno-associated viral vector-mediated transduction of human dendritic cells and vector immunogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P2X7 receptor induces mitochondrial failure in monocytes and compromises NLRP3 inflammasome activation during sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rossi</w:t>
+                <w:t xml:space="preserve">Helios Martínez-Banaclocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dupaty</w:t>
+                <w:t xml:space="preserve">Diego Angosto-Bazarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Aillot</w:t>
+                <w:t xml:space="preserve">Carlos de Torre-Minguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Gallien</w:t>
+                <w:t xml:space="preserve">Alberto Baroja-Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40071-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10626-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375623v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vector uncoating limits adeno-associated viral vector-mediated transduction of human dendritic cells and vector immunogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Kasper</w:t>
+                <w:t xml:space="preserve">Léa Dupaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Angot</w:t>
+                <w:t xml:space="preserve">Ludovic Aillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Colasse</w:t>
+                <w:t xml:space="preserve">Liang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nicol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">Célia Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355640v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Angot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Emilie Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101, pp.254-262. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375757v1</w:t>
+                <w:t xml:space="preserve">hal-02355640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor Activator of NF-κB Orchestrates Activation of Antiviral Memory CD8 T Cells in the Spleen Marginal Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habbeddine</w:t>
+                <w:t xml:space="preserve">Lionel Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verthuy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Bebien</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.111⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376107v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecto-ADP-ribosyltransferase ARTC2.1 functionally modulates FcγR1 and FcγR2B on murine microglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,886 +4369,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Barcoding for Intratumor Genetic Heterogeneity Modeling and Functional Analysis of Oncogenic Driver Mutations</w:t>
+                <w:t xml:space="preserve">Receptor Activator of NF-κB Orchestrates Activation of Antiviral Memory CD8 T Cells in the Spleen Marginal Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Guernet</w:t>
+                <w:t xml:space="preserve">Mohamed Habbeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathish kumar Mungamuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+                <w:t xml:space="preserve">Christophe Verthuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Sachidanandam</w:t>
+                <w:t xml:space="preserve">Olivia Rastoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anitha Jayaprakash</w:t>
+                <w:t xml:space="preserve">Lionel Chasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.017⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.2515-2527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376161v1</w:t>
+                <w:t xml:space="preserve">hal-02376107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-tolerization Prevents Immune Responses and Improves Transgene Persistence Following AAV-mediated gene transfer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR-Barcoding for Intratumor Genetic Heterogeneity Modeling and Functional Analysis of Oncogenic Driver Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Naïmi</w:t>
+                <w:t xml:space="preserve">Alexis Guernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Riou</w:t>
+                <w:t xml:space="preserve">Sathish kumar Mungamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sachidanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anitha Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2015.146⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.526-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376152v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Alcantara</w:t>
+                <w:t xml:space="preserve">Oral-tolerization Prevents Immune Responses and Improves Transgene Persistence Following AAV-mediated gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Kora</w:t>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dupaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
+                <w:t xml:space="preserve">Yassine Naïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+                <w:t xml:space="preserve">Gaetan Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.90-100. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mt.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329894v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal Proliferation and Stochastic Pruning Orchestrate Lymph Node Vasculature Remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mondor</w:t>
+                <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jorquera</w:t>
+                <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Sene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf heinrich Adams</w:t>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (4), pp.877-888. </w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.90-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376120v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of hematopoietic Microchimerism by gene-Modified BMT elicits antigen-specific B and T cell Unresponsiveness toward gene Therapy Products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clonal Proliferation and Stochastic Pruning Orchestrate Lymph Node Vasculature Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Bourdenet</w:t>
+                <w:t xml:space="preserve">Isabelle Mondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Meliani</w:t>
+                <w:t xml:space="preserve">Audrey Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia L Jean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cynthia Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf heinrich Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00360⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.877-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378432v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Injection of Recombinant Alpha-Enolase Reduces Arthritis Severity in the Collagen-Induced Arthritis Mice Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of hematopoietic Microchimerism by gene-Modified BMT elicits antigen-specific B and T cell Unresponsiveness toward gene Therapy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Derambure</w:t>
+                <w:t xml:space="preserve">Jérémie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Fréret</w:t>
+                <w:t xml:space="preserve">Gwladys Bourdenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdet</w:t>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Avenel</w:t>
+                <w:t xml:space="preserve">Laetitia L Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136359. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376205v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,5426 +5319,5560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning IL-2 signaling by ADP-ribosylation of CD25</w:t>
+                <w:t xml:space="preserve">Prophylactic Injection of Recombinant Alpha-Enolase Reduces Arthritis Severity in the Collagen-Induced Arthritis Mice Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Teege</w:t>
+                <w:t xml:space="preserve">Clément Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hann</w:t>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miksiewicz</w:t>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cary Macmillan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Björn Rissiek</w:t>
+                <w:t xml:space="preserve">Mathieu Verdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08959⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376180v1</w:t>
+                <w:t xml:space="preserve">hal-02376205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Soubigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 789-790, pp.28-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning IL-2 signaling by ADP-ribosylation of CD25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
+                <w:t xml:space="preserve">Sophie Teege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bazin</w:t>
+                <w:t xml:space="preserve">Alexander Hann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ilie</w:t>
+                <w:t xml:space="preserve">Maria Miksiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Juhel</w:t>
+                <w:t xml:space="preserve">Cary Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep08959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377448v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
+                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+                <w:t xml:space="preserve">P. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lorain</w:t>
+                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chappert</w:t>
+                <w:t xml:space="preserve">M. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">M. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2014.235⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407918v1</w:t>
+                <w:t xml:space="preserve">hal-02377448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bazin</w:t>
+                <w:t xml:space="preserve">Stéphanie Lorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Ilie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.697-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2014.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616077v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7 on Mouse T Cells: One Channel, Many Functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00204⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376237v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of three different separation techniques for analysis of retroamide enantiomers and their biological evaluation against h-P2X7 receptor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alina Ghinet</w:t>
+                <w:t xml:space="preserve">P2X7 on Mouse T Cells: One Channel, Many Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dezitter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02178095v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP-Ribosylation of P2X7: A Matter of Life and Death for Regulatory T Cells and Natural Killer T Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation and comparison of three different separation techniques for analysis of retroamide enantiomers and their biological evaluation against h-P2X7 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Furman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dezitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/82_2014_420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 986-987, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377446v1</w:t>
+                <w:t xml:space="preserve">hal-02178095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66 (11), pp.3210-3220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.38785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Stretch of C2C12 Myoblasts Inhibits Expression of Toll-Like Receptor 3 (TLR3) and of Autoantigens Associated with Inflammatory Myopathies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ADP-Ribosylation of P2X7: A Matter of Life and Death for Regulatory T Cells and Natural Killer T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/82_2014_420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224665v1</w:t>
+                <w:t xml:space="preserve">hal-02377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MHC Class I in Muscle of Lymphocyte-Deficient Mice Causes a Severe Myopathy with Induction of the Unfolded Protein Response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical-Stretch of C2C12 Myoblasts Inhibits Expression of Toll-Like Receptor 3 (TLR3) and of Autoantigens Associated with Inflammatory Myopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Obry</w:t>
+                <w:t xml:space="preserve">Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ahmed-Lacheheb</w:t>
+                <w:t xml:space="preserve">Liqiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dauly</w:t>
+                <w:t xml:space="preserve">Mo Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224659v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD+: a danger signal hindering regulatory T cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overexpression of MHC Class I in Muscle of Lymphocyte-Deficient Mice Causes a Severe Myopathy with Induction of the Unfolded Protein Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Obry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ahmed-Lacheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (3), pp.893-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05224653v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen-specific CD8+ T cells in lymph nodes in a mouse model.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extracellular NAD+: a danger signal hindering regulatory T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (14), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750113v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing of the N-Terminal Cytosolic and Transmembrane Domains of P2X7 Controls Gating of the Ion Channel by ADP-Ribosylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen-specific CD8+ T cells in lymph nodes in a mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041269⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.3441-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224657v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00750113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological Tolerance to Muscle Autoantigens Involves Peripheral Deletion of Autoreactive CD8+ T Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Lacoume</w:t>
+                <w:t xml:space="preserve">Alternative Splicing of the N-Terminal Cytosolic and Transmembrane Domains of P2X7 Controls Gating of the Ion Channel by ADP-Ribosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036444⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224649v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen–specific CD8+ T cells in lymph nodes in a mouse model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Immunological Tolerance to Muscle Autoantigens Involves Peripheral Deletion of Autoreactive CD8+ T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224656v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Immunological Tolerance Following Combination Therapy with CTLA-4/Ig and AAV-Mediated PD-L1/2 Muscle Gene Transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen–specific CD8+ T cells in lymph nodes in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Jolinon</w:t>
+                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2011.00199⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.3441-3451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224646v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD+ shapes the Foxp3+ regulatory T cell compartment through the ART2–P2X7 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tim Sparwasser</w:t>
+                <w:t xml:space="preserve">Improved Immunological Tolerance Following Combination Therapy with CTLA-4/Ig and AAV-Mediated PD-L1/2 Muscle Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Jolinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20091154⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2011.00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224572v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the P2X7 ion channel by soluble and covalently bound ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+                <w:t xml:space="preserve">Extracellular NAD+ shapes the Foxp3+ regulatory T cell compartment through the ART2–P2X7 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjana Klages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Huehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Sparwasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-009-9135-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (12), pp.2561-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20091154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224628v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP‐ribosylation of membrane proteins: Unveiling the secrets of a crucial regulatory mechanism in mammalian cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Activation of the P2X7 ion channel by soluble and covalently bound ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-009-9135-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07853890600655499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224603v1</w:t>
+                <w:t xml:space="preserve">hal-05224628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ and ATP Released from Injured Cells Induce P2X7-Dependent Shedding of CD62L and Externalization of Phosphatidylserine by Murine T Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ADP‐ribosylation of membrane proteins: Unveiling the secrets of a crucial regulatory mechanism in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scheuplein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.188-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890600655499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0801711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224620v1</w:t>
+                <w:t xml:space="preserve">hal-05224603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single domain antibodies: promising experimental and therapeutic tools in infection and immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Wesolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Alzogaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Reyelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Microbiology and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 198 (3), pp.157-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00430-009-0116-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the expression of purinoceptors and nucleotide-metabolizing ecto-enzymes with antibodies directed against proteins in native conformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">NAD+ and ATP Released from Injured Cells Induce P2X7-Dependent Shedding of CD62L and Externalization of Phosphatidylserine by Murine T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scheuplein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Bannas</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bähring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-007-9084-9⟩</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0801711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224618v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the R276A gain-of-function mutation in the ectodomain of murine P2X7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Fliegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purinergic Signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (2), pp.151-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11302-009-9134-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring the expression of purinoceptors and nucleotide-metabolizing ecto-enzymes with antibodies directed against proteins in native conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-007-9084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224640v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP‐ribosylation at R125 gates the P2X7 ion channel by presenting a covalent ligand to its nucleotide binding site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Calbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.07-9294com⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224610v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ Released during Inflammation Participates in T Cell Homeostasis by Inducing ART2-Mediated Death of Naive T Cells In Vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ADP‐ribosylation at R125 gates the P2X7 ion channel by presenting a covalent ligand to its nucleotide binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.1.186⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.861-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.07-9294com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224606v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD and ATP: Partners in immune cell modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">NAD+ Released during Inflammation Participates in T Cell Homeostasis by Inducing ART2-Mediated Death of Naive T Cells In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sina Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179 (1), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.1.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-006-9038-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224614v1</w:t>
+                <w:t xml:space="preserve">hal-05224606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Diessenbacher</w:t>
+                <w:t xml:space="preserve">Extracellular NAD and ATP: Partners in immune cell modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rassendren</w:t>
+                <w:t xml:space="preserve">Anette Braß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seman</w:t>
+                <w:t xml:space="preserve">Caroline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1-2), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-006-9038-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00016889v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Dubberke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Diessenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rassendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 236 (1-2), pp.72-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD38 Controls ADP-Ribosyltransferase-2-Catalyzed ADP-Ribosylation of T Cell Surface Proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward Leiter</w:t>
+                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubberke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diessenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rassendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.174.6.3298⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224591v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and specificity of toxin-related mouse T cell ecto–ADP-ribosyltransferase ART2.2 depends on its association with lipid rafts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">CD38 Controls ADP-Ribosyltransferase-2-Catalyzed ADP-Ribosylation of T Cell Surface Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenja Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Koestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Leiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 174 (6), pp.3298-3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.174.6.3298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224590v1</w:t>
+                <w:t xml:space="preserve">hal-05224591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecto-ADP-Ribosyltransferases (ARTs): Emerging Actors in Cell Communication and Signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Activity and specificity of toxin-related mouse T cell ecto–ADP-ribosyltransferase ART2.2 depends on its association with lipid rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenja Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867043455611⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (9), pp.3663-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05224583v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD-Induced T Cell Death: ADP-Ribosylation of Cell Surface Proteins by ART2 Activates the Cytolytic P2X7 Purinoceptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Ecto-ADP-Ribosyltransferases (ARTs): Emerging Actors in Cell Communication and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1074-7613(03)00266-8⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (7), pp.857-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867043455611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224549v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent alteration of granulopoiesis, chemotactic activity, and neutrophil apoptosis during mouse selection for high acute inflammatory response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">NAD-Induced T Cell Death: ADP-Ribosylation of Cell Surface Proteins by ART2 Activates the Cytolytic P2X7 Purinoceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wafa Cabrera</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Freese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.0103039⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (4), pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1074-7613(03)00266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224535v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: A Natural P451L Mutation in the Cytoplasmic Domain Impairs the Function of the Mouse P2X7 Receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Convergent alteration of granulopoiesis, chemotactic activity, and neutrophil apoptosis during mouse selection for high acute inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durvanei Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.169.8.4108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74 (4), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0103039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224524v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cells of Different Developmental Stages Differ in Sensitivity to Apoptosis Induced by Extracellular NAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunja Freese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scheublein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9 (4), pp.197-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10446670310001593514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10446670310001593514⟩</w:t>
+                <w:t xml:space="preserve">hal-05224588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cutting Edge: A Natural P451L Mutation in the Cytoplasmic Domain Impairs the Function of the Mouse P2X7 Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Welge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 169 (8), pp.4108-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.169.8.4108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224588v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de la tolérance immunitaire cardiaque lors de myocardite auto-immune expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lamarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 4947: HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis down-regulated by both deletion and epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Philadelphia, PA, United States. 75 (15 Supplement), pp.4947--4947, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2015-4947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10724,163 +10882,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Expression and Enzyme Activity of Ecto-ARTCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Chang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADP-ribosylation and NAD+ utilizing enzymes : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.167-186, 2018, 978-1-4939-8587-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8588-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10890,114 +11048,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunorégulation par le NAD extracellulaire : activation via les ADP-ribosyl transférases du récepteur cytolytique P2X7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Paris-Diderot - Paris VII, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11144,51 +11302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05555554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Hung Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Digigow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2026.03.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna H Hadaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sligar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.70061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre D&#233;chelle-Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshen Che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitryn Ronning" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03529-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Abad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zoubairi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-023-02285-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sluyter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fuller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Sophocleous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bentler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Unzu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonz&#225;lez Aseguinolaza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ertelt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rudolf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaniowska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinto-Espinoza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rissiek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wilmes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Javidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1029236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias St&#228;hler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welbeck Danquah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Demeules" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelegrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Scarpitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1012534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Mann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Sch&#228;fer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen B&#246;rner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grimm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chatillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fauquembergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674276" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Junge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hacker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard B&#252;ning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.731598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03108965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique&#8208;le Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hottin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fran&#231;ois-Bellan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1352-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Eichhoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Albrecht" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Baum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Homerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00584" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Mart&#237;nez-Banaclocha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angosto-Bazarra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Torre-Minguela" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baroja-Mazo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10626-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dupaty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gallien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40071-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habbeddine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verthuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rastoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bebien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.111" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Menzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leutert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Cordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16613-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Riou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.146" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376120v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jorquera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sene" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf&#160;heinrich Adams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Martinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00360" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fr&#233;ret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136359" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miksiewicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Macmillan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08959" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Haag" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Koch-Nolte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00204" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178095v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez Florent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dezitter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.02.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSXGDPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2014_420" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ruan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079930" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Obry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ahmed-Lacheheb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.06.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2012.05.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCXT4VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.34551" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224657v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schwarz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fliegert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041269" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacoume" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036444" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Jolinon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00199" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hubert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Klages" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huehn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091154" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9135-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bannas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krebs" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheuplein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890600655499" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224620v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#228;hring" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801711" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Wesolowski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Alzogaray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reyelt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Unger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Juarez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0116-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224618v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-007-9084-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224621v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9134-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224610v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9294com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224606v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.1.186" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Bra&#223;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jung" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina M&#246;ller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-006-9038-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016889v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubberke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diessenbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2005.08.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1Z7MXSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Dubberke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Diessenbacher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Braasch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koestner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.6.3298" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224590v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kahl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3325" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224583v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867043455611" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-S1MZ71H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224549v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Freese" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(03)00266-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ribeiro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei Maria" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pechberty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cabrera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0103039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224524v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dox" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Welge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.8.4108" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheublein" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ohlrogge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10446670310001593514" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375747v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8588-3_11" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003698v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05555554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Hung Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Digigow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2026.03.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05600349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Gorecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Adinolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Coutinho-Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-026-08730-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna H Hadaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sligar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.70061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre D&#233;chelle-Marquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshen Che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitryn Ronning" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03529-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zoubairi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-023-02285-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bentler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sluyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fuller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Sophocleous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Unzu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonz&#225;lez Aseguinolaza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ertelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rudolf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaniowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinto-Espinoza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rissiek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wilmes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Javidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1029236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias St&#228;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welbeck Danquah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Demeules" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelegrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Scarpitta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1012534" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Mann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Sch&#228;fer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen B&#246;rner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grimm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamieh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chatillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fauquembergue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hacker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard B&#252;ning" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.731598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Junge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704408" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03108965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique&#8208;le Roy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hottin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24287" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01699" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Eichhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Albrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Baum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Homerin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fran&#231;ois-Bellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1352-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Mart&#237;nez-Banaclocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angosto-Bazarra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Torre-Minguela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baroja-Mazo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10626-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dupaty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gallien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40071-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X2X1276-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Menzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leutert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Cordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16613-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habbeddine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verthuy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rastoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bebien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Riou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.146" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jorquera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf&#160;heinrich Adams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Martinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L Jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00360" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376205v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fr&#233;ret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136359" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376180v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teege" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miksiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Macmillan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08959" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Haag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Koch-Nolte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00204" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez Florent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dezitter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.02.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSXGDPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2014_420" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ruan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Liu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079930" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Obry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ahmed-Lacheheb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.06.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2012.05.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCXT4VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.34551" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schwarz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fliegert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041269" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacoume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036444" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Jolinon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00199" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Klages" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huehn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091154" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224628v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9135-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bannas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krebs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheuplein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890600655499" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Wesolowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Alzogaray" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reyelt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Unger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Juarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0116-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#228;hring" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801711" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224621v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9134-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-007-9084-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224610v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9294com" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.1.186" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Bra&#223;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jung" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina M&#246;ller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-006-9038-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Dubberke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Diessenbacher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2005.08.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1Z7MXSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubberke" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diessenbacher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224591v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Braasch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koestner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leiter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.6.3298" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kahl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3325" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224583v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867043455611" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-S1MZ71H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224549v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Freese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(03)00266-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224535v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ribeiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei Maria" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pechberty" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cabrera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0103039" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224588v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheublein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ohlrogge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10446670310001593514" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224524v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dox" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Welge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.8.4108" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375747v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8588-3_11" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>