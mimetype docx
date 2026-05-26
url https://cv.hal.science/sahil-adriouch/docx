--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3005,295 +3005,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry: An accurate tool for screening P2RX7 modulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hottin</w:t>
+                <w:t xml:space="preserve">Evaluation of P2X7 Receptor Function in Tumor Contexts Using rAAV Vector and Nanobodies (AAVnano)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24287⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 10, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03108965v1</w:t>
+                <w:t xml:space="preserve">hal-05166020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of P2X7 Receptor Function in Tumor Contexts Using rAAV Vector and Nanobodies (AAVnano)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Flow cytometry: An accurate tool for screening P2RX7 modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bauderlique‐le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Reviews of Physiology, Biochemistry and Pharmacology, 10, pp.157-176. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166020v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03108965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobody-Enhanced Targeting of AAV Gene Therapy Vectors</w:t>
               </w:r>
@@ -3943,76 +3943,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations.</w:t>
+                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Angot</w:t>
+                <w:t xml:space="preserve">Émilie Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4026,6437 +4026,6157 @@
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 101, pp.254-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355640v1</w:t>
+                <w:t xml:space="preserve">hal-02375757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of genotoxic anticancer treatments to the development of multiple primary tumours in the context of germline TP53 mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Kasper</w:t>
+                <w:t xml:space="preserve">Ecto-ADP-ribosyltransferase ARTC2.1 functionally modulates FcγR1 and FcγR2B on murine microglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Angot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">Stephan Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Leutert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Cordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16613-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375757v1</w:t>
+                <w:t xml:space="preserve">hal-02375773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecto-ADP-ribosyltransferase ARTC2.1 functionally modulates FcγR1 and FcγR2B on murine microglia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Behr</w:t>
+                <w:t xml:space="preserve">Receptor Activator of NF-κB Orchestrates Activation of Antiviral Memory CD8 T Cells in the Spleen Marginal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habbeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verthuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16613-w⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.2515-2527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375773v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor Activator of NF-κB Orchestrates Activation of Antiviral Memory CD8 T Cells in the Spleen Marginal Zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Bebien</w:t>
+                <w:t xml:space="preserve">CRISPR-Barcoding for Intratumor Genetic Heterogeneity Modeling and Functional Analysis of Oncogenic Driver Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish kumar Mungamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Sachidanandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anitha Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.111⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.526-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376107v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Barcoding for Intratumor Genetic Heterogeneity Modeling and Functional Analysis of Oncogenic Driver Mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anitha Jayaprakash</w:t>
+                <w:t xml:space="preserve">Oral-tolerization Prevents Immune Responses and Improves Transgene Persistence Following AAV-mediated gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dupaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Naïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.06.017⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376161v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral-tolerization Prevents Immune Responses and Improves Transgene Persistence Following AAV-mediated gene transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Riou</w:t>
+                <w:t xml:space="preserve">Clonal Proliferation and Stochastic Pruning Orchestrate Lymph Node Vasculature Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mondor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jorquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf heinrich Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2015.146⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.877-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376152v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis and is down-regulated by both deletion and epigenetic alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Picquenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45, pp.90-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.leukres.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal Proliferation and Stochastic Pruning Orchestrate Lymph Node Vasculature Remodeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Sene</w:t>
+                <w:t xml:space="preserve">Induction of hematopoietic Microchimerism by gene-Modified BMT elicits antigen-specific B and T cell Unresponsiveness toward gene Therapy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bourdenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf heinrich Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376120v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of hematopoietic Microchimerism by gene-Modified BMT elicits antigen-specific B and T cell Unresponsiveness toward gene Therapy Products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Barbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Banquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00360⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-014-9456-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378432v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+                <w:t xml:space="preserve">Prophylactic Injection of Recombinant Alpha-Enolase Reduces Arthritis Severity in the Collagen-Induced Arthritis Mice Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-014-9456-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296563v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Injection of Recombinant Alpha-Enolase Reduces Arthritis Severity in the Collagen-Induced Arthritis Mice Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Avenel</w:t>
+                <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zerdoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136359⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 789-790, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376205v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genotoxicity assay based on p53 target gene induction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Bougeard</w:t>
+                <w:t xml:space="preserve">Tuning IL-2 signaling by ADP-ribosylation of CD25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Teege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miksiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cary Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356415v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning IL-2 signaling by ADP-ribosylation of CD25</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Björn Rissiek</w:t>
+                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08959⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376180v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Juhel</w:t>
+                <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lalfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.697-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2014.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377448v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Transgene Immunogenicity Gears CD8+ T-cell Priming After rAAV-Mediated Muscle Gene Transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Hardet</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of three different separation techniques for analysis of retroamide enantiomers and their biological evaluation against h-P2X7 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Furman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dezitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2014.235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 986-987, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407918v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2X7 on Mouse T Cells: One Channel, Many Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616077v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X7 on Mouse T Cells: One Channel, Many Functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+                <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Armengol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00204⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (11), pp.3210-3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.38785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376237v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of three different separation techniques for analysis of retroamide enantiomers and their biological evaluation against h-P2X7 receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADP-Ribosylation of P2X7: A Matter of Life and Death for Regulatory T Cells and Natural Killer T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/82_2014_420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02178095v1</w:t>
+                <w:t xml:space="preserve">hal-02377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical-Stretch of C2C12 Myoblasts Inhibits Expression of Toll-Like Receptor 3 (TLR3) and of Autoantigens Associated with Inflammatory Myopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+                <w:t xml:space="preserve">Rong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Armengol</w:t>
+                <w:t xml:space="preserve">Liqiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+                <w:t xml:space="preserve">Mo Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.38785⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296566v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP-Ribosylation of P2X7: A Matter of Life and Death for Regulatory T Cells and Natural Killer T Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overexpression of MHC Class I in Muscle of Lymphocyte-Deficient Mice Causes a Severe Myopathy with Induction of the Unfolded Protein Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Obry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ahmed-Lacheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (3), pp.893-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/82_2014_420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377446v1</w:t>
+                <w:t xml:space="preserve">hal-05224659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Stretch of C2C12 Myoblasts Inhibits Expression of Toll-Like Receptor 3 (TLR3) and of Autoantigens Associated with Inflammatory Myopathies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular NAD+: a danger signal hindering regulatory T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (14), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2012.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224665v1</w:t>
+                <w:t xml:space="preserve">hal-05224653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MHC Class I in Muscle of Lymphocyte-Deficient Mice Causes a Severe Myopathy with Induction of the Unfolded Protein Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen-specific CD8+ T cells in lymph nodes in a mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Dauly</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.3441-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224659v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00750113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD+: a danger signal hindering regulatory T cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+                <w:t xml:space="preserve">Alternative Splicing of the N-Terminal Cytosolic and Transmembrane Domains of P2X7 Controls Gating of the Ion Channel by ADP-Ribosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2012.05.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05224653v1</w:t>
+                <w:t xml:space="preserve">hal-05224657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen-specific CD8+ T cells in lymph nodes in a mouse model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Immunological Tolerance to Muscle Autoantigens Involves Peripheral Deletion of Autoreactive CD8+ T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
+                <w:t xml:space="preserve">Carole Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750113v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing of the N-Terminal Cytosolic and Transmembrane Domains of P2X7 Controls Gating of the Ion Channel by ADP-Ribosylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen–specific CD8+ T cells in lymph nodes in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041269⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.3441-3451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224657v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological Tolerance to Muscle Autoantigens Involves Peripheral Deletion of Autoreactive CD8+ T Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Improved Immunological Tolerance Following Combination Therapy with CTLA-4/Ig and AAV-Mediated PD-L1/2 Muscle Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Lacoume</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Jolinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036444⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2011.00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224649v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoinjury transiently activates muscle antigen–specific CD8+ T cells in lymph nodes in a mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Baba-Amer</w:t>
+                <w:t xml:space="preserve">Extracellular NAD+ shapes the Foxp3+ regulatory T cell compartment through the ART2–P2X7 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rissiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjana Klages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Huehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Sparwasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.34551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (12), pp.2561-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20091154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224656v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Immunological Tolerance Following Combination Therapy with CTLA-4/Ig and AAV-Mediated PD-L1/2 Muscle Gene Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of the P2X7 ion channel by soluble and covalently bound ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Jolinon</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-009-9135-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2011.00199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224646v1</w:t>
+                <w:t xml:space="preserve">hal-05224628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD+ shapes the Foxp3+ regulatory T cell compartment through the ART2–P2X7 pathway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katjana Klages</w:t>
+                <w:t xml:space="preserve">ADP‐ribosylation of membrane proteins: Unveiling the secrets of a crucial regulatory mechanism in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Huehn</w:t>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Sparwasser</w:t>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20091154⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.188-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890600655499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224572v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the P2X7 ion channel by soluble and covalently bound ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+                <w:t xml:space="preserve">Single domain antibodies: promising experimental and therapeutic tools in infection and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Wesolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Alzogaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Reyelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11302-009-9135-5⟩</w:t>
+              <w:t xml:space="preserve">Medical Microbiology and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198 (3), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00430-009-0116-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224628v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP‐ribosylation of membrane proteins: Unveiling the secrets of a crucial regulatory mechanism in mammalian cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAD+ and ATP Released from Injured Cells Induce P2X7-Dependent Shedding of CD62L and Externalization of Phosphatidylserine by Murine T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bähring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07853890600655499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0801711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224603v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single domain antibodies: promising experimental and therapeutic tools in infection and immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karla Juarez</w:t>
+                <w:t xml:space="preserve">Monitoring the expression of purinoceptors and nucleotide-metabolizing ecto-enzymes with antibodies directed against proteins in native conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Microbiology and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00430-009-0116-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-007-9084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224566v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ and ATP Released from Injured Cells Induce P2X7-Dependent Shedding of CD62L and Externalization of Phosphatidylserine by Murine T Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the R276A gain-of-function mutation in the ectodomain of murine P2X7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0801711⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-009-9134-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224620v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the R276A gain-of-function mutation in the ectodomain of murine P2X7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Calbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (2), pp.151-161. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-009-9134-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224621v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the expression of purinoceptors and nucleotide-metabolizing ecto-enzymes with antibodies directed against proteins in native conformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">ADP‐ribosylation at R125 gates the P2X7 ion channel by presenting a covalent ligand to its nucleotide binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Bannas</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fliegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 182 (5), pp.2898-2908. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.861-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-007-9084-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.07-9294com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224618v1</w:t>
+                <w:t xml:space="preserve">hal-05224610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAD+ Released during Inflammation Participates in T Cell Homeostasis by Inducing ART2-Mediated Death of Naive T Cells In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Blache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
+                <w:t xml:space="preserve">Severine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 179 (1), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.1.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224640v1</w:t>
+                <w:t xml:space="preserve">hal-05224606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP‐ribosylation at R125 gates the P2X7 ion channel by presenting a covalent ligand to its nucleotide binding site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular NAD and ATP: Partners in immune cell modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Guse</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Braß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.07-9294com⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1-2), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-006-9038-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224610v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ Released during Inflammation Participates in T Cell Homeostasis by Inducing ART2-Mediated Death of Naive T Cells In Vivo</w:t>
+                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Dubberke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Diessenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rassendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.1.186⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236 (1-2), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224606v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular NAD and ATP: Partners in immune cell modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubberke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diessenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Braß</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sina Möller</w:t>
+                <w:t xml:space="preserve">François Rassendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-006-9038-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224614v1</w:t>
+                <w:t xml:space="preserve">hal-00016889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD38 Controls ADP-Ribosyltransferase-2-Catalyzed ADP-Ribosylation of T Cell Surface Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Seman</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenja Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Koestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Leiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 174 (6), pp.3298-3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.174.6.3298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05224599v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the expression and function of the P2X7 purinoceptor with antibodies raised by genetic immunization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Rassendren</w:t>
+                <w:t xml:space="preserve">Activity and specificity of toxin-related mouse T cell ecto–ADP-ribosyltransferase ART2.2 depends on its association with lipid rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seman</w:t>
+                <w:t xml:space="preserve">Sarah Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenja Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2005.08.011⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (9), pp.3663-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00016889v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD38 Controls ADP-Ribosyltransferase-2-Catalyzed ADP-Ribosylation of T Cell Surface Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Krebs</w:t>
+                <w:t xml:space="preserve">Ecto-ADP-Ribosyltransferases (ARTs): Emerging Actors in Cell Communication and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.174.6.3298⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (7), pp.857-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867043455611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224591v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and specificity of toxin-related mouse T cell ecto–ADP-ribosyltransferase ART2.2 depends on its association with lipid rafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Bannas</w:t>
+                <w:t xml:space="preserve">NAD-Induced T Cell Death: ADP-Ribosylation of Cell Surface Proteins by ART2 Activates the Cytolytic P2X7 Purinoceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Haag</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheuplein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Freese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2004-08-3325⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (4), pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1074-7613(03)00266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224590v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecto-ADP-Ribosyltransferases (ARTs): Emerging Actors in Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Seman</w:t>
+                <w:t xml:space="preserve">Convergent alteration of granulopoiesis, chemotactic activity, and neutrophil apoptosis during mouse selection for high acute inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durvanei Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867043455611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74 (4), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0103039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05224583v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD-Induced T Cell Death: ADP-Ribosylation of Cell Surface Proteins by ART2 Activates the Cytolytic P2X7 Purinoceptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Seman</w:t>
+                <w:t xml:space="preserve">T Cells of Different Developmental Stages Differ in Sensitivity to Apoptosis Induced by Extracellular NAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Freese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scheublein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Ohlrogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dunja Freese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (4), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10446670310001593514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1074-7613(03)00266-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224549v1</w:t>
+                <w:t xml:space="preserve">hal-05224588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent alteration of granulopoiesis, chemotactic activity, and neutrophil apoptosis during mouse selection for high acute inflammatory response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Edge: A Natural P451L Mutation in the Cytoplasmic Domain Impairs the Function of the Mouse P2X7 Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Cabrera</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 74 (4), pp.497-506. </w:t>
+                <w:t xml:space="preserve">Claudia Dox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.0103039⟩</w:t>
-[...213 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivienne Welge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 169 (8), pp.4108-4112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.169.8.4108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10466,413 +10186,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de la tolérance immunitaire cardiaque lors de myocardite auto-immune expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lamarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lemarcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 4947: HACE1 is a putative tumor suppressor gene in B-cell lymphomagenesis down-regulated by both deletion and epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bouzelfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Kora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR 106th Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Philadelphia, PA, United States. 75 (15 Supplement), pp.4947--4947, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2015-4947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10882,91 +10602,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Expression and Enzyme Activity of Ecto-ARTCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10975,70 +10695,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Koch-Nolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Chang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADP-ribosylation and NAD+ utilizing enzymes : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.167-186, 2018, 978-1-4939-8587-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8588-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11048,114 +10768,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunorégulation par le NAD extracellulaire : activation via les ADP-ribosyl transférases du récepteur cytolytique P2X7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Paris-Diderot - Paris VII, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId411"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11302,51 +11022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05555554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Hung Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Digigow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2026.03.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05600349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Gorecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Adinolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Coutinho-Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-026-08730-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna H Hadaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sligar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.70061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre D&#233;chelle-Marquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshen Che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitryn Ronning" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03529-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zoubairi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-023-02285-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bentler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sluyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fuller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Sophocleous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Unzu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonz&#225;lez Aseguinolaza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ertelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rudolf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaniowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinto-Espinoza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rissiek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wilmes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Javidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1029236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias St&#228;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welbeck Danquah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Demeules" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelegrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Scarpitta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1012534" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Mann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Sch&#228;fer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen B&#246;rner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grimm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamieh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chatillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fauquembergue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hacker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard B&#252;ning" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.731598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Junge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704408" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03108965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique&#8208;le Roy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hottin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24287" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01699" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Eichhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Albrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Baum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Homerin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fran&#231;ois-Bellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1352-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Mart&#237;nez-Banaclocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angosto-Bazarra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Torre-Minguela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baroja-Mazo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10626-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dupaty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gallien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40071-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X2X1276-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Menzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leutert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Cordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16613-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habbeddine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verthuy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rastoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bebien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Riou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.146" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jorquera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf&#160;heinrich Adams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Martinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L Jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00360" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376205v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fr&#233;ret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136359" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376180v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teege" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miksiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Macmillan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08959" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Haag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Koch-Nolte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00204" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez Florent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dezitter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.02.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSXGDPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2014_420" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ruan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Liu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079930" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Obry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ahmed-Lacheheb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.06.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2012.05.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCXT4VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.34551" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schwarz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fliegert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041269" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacoume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036444" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Jolinon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00199" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Klages" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huehn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091154" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224628v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9135-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bannas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krebs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheuplein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890600655499" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Wesolowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Alzogaray" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reyelt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Unger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Juarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0116-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#228;hring" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801711" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224621v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9134-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-007-9084-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224610v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9294com" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.1.186" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Bra&#223;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jung" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina M&#246;ller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-006-9038-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Dubberke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Diessenbacher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2005.08.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1Z7MXSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubberke" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diessenbacher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224591v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Braasch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koestner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leiter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.6.3298" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kahl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3325" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224583v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867043455611" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-S1MZ71H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224549v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Freese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(03)00266-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224535v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ribeiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei Maria" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pechberty" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cabrera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0103039" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224588v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheublein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ohlrogge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10446670310001593514" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224524v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dox" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Welge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.8.4108" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375747v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8588-3_11" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003698v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05555554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Hung Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Digigow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2026.03.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05600349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Gorecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Adinolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Coutinho-Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-026-08730-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna H Hadaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sligar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.70061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexandre D&#233;chelle-Marquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshen Che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitryn Ronning" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03529-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Abad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zoubairi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-023-02285-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bentler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Sahiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sluyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fuller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Sophocleous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Costa-Verdera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Unzu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonz&#225;lez Aseguinolaza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Ertelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rudolf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaniowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.08.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pinto-Espinoza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rissiek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wilmes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Javidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1029236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias St&#228;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welbeck Danquah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Demeules" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelegrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Scarpitta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1012534" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Mann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Sch&#228;fer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen B&#246;rner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grimm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2384-8_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamieh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chatillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bayeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fauquembergue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hacker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard B&#252;ning" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.731598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Junge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704408" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01699" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03108965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique&#8208;le Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hottin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24287" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marei Eichhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Albrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Baum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Homerin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Millet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fran&#231;ois-Bellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1352-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Mart&#237;nez-Banaclocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angosto-Bazarra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Torre-Minguela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baroja-Mazo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10626-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dupaty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gallien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40071-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Colasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X2X1276-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Menzel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Leutert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Cordes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Behr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16613-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376107v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habbeddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verthuy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rastoin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bebien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.111" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mondor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jorquera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf&#160;heinrich Adams" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bouzelfen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alcantara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kora" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Picquenot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2016.04.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW6PTJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Martinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L Jean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00360" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fr&#233;ret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136359" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356415v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zerdoumi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Soubigou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adriouch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bougeard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2015.05.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teege" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miksiewicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Macmillan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08959" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chappert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lalfer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.235" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez Florent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dezitter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.02.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSXGDPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Haag" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Koch-Nolte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00204" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377446v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2014_420" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ruan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079930" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Obry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ahmed-Lacheheb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.06.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2012.05.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCXT4VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.34551" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224657v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schwarz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fliegert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041269" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacoume" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036444" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Jolinon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00199" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hubert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Klages" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huehn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sparwasser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091154" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9135-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bannas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krebs" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheuplein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890600655499" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224566v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Wesolowski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Alzogaray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reyelt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Unger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Juarez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0116-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224620v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#228;hring" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801711" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224618v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-007-9084-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224621v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-009-9134-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224610v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9294com" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224606v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.1.186" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Bra&#223;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jung" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina M&#246;ller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-006-9038-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224599v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Dubberke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Diessenbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2005.08.011" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1Z7MXSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016889v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubberke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diessenbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenja Braasch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koestner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Leiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.174.6.3298" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224590v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kahl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-08-3325" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224583v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867043455611" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-S1MZ71H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224549v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Freese" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(03)00266-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224535v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ribeiro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei Maria" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pechberty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cabrera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0103039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224588v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scheublein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ohlrogge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10446670310001593514" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224524v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dox" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Welge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.169.8.4108" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300808v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mareschal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2015-4947" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375747v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8588-3_11" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003698v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>