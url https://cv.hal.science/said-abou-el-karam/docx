--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -654,291 +654,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marker discovery in volatolomics based on systematic alignment of GC-MS signals: Application to food authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ratel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">Clément Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Travel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1497, pp.9 - 18. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 991, pp.58-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534891v1</w:t>
+                <w:t xml:space="preserve">hal-02624634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker discovery in volatolomics based on systematic alignment of GC-MS signals: Application to food authentication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-phase microextraction set-up for the analysis of liver volatolome to detect livestock exposure to micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihéne Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Truan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Engel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 991, pp.58-67. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1497, pp.9 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624634v1</w:t>
+                <w:t xml:space="preserve">hal-01534891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced volatiles and odour-active compounds in a model cheese</w:t>
               </w:r>
@@ -1457,1209 +1457,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat quality and composition of three muscles from french cull cows and young bulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image analysis study of the relationship between total collagen content and distribution of the perimysial connective network in a bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dransfield</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1357729800058616⟩</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (1), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.23.163-167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683095v1</w:t>
+                <w:t xml:space="preserve">hal-02678004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis study of the relationship between total collagen content and distribution of the perimysial connective network in a bovine muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of intrinsic fluorescent multispectral imagery specific for fat, connective tissue, and myofibers in meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Skjervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (4), pp.1161-1168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678004v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of intrinsic fluorescent multispectral imagery specific for fat, connective tissue, and myofibers in meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meat quality and composition of three muscles from french cull cows and young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Skjervold</w:t>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Taylor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 76 (3), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1357729800058616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679347v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 69, pp.447-455</w:t>
+              <w:t xml:space="preserve">, 2000, 69, pp.437-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694936v1</w:t>
+                <w:t xml:space="preserve">hal-02697372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Basset</w:t>
+                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P.H. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Food Chem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 69 (4), pp.437\textendash445</w:t>
+              <w:t xml:space="preserve">, 2000, 69 (4), pp.447\textendash455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986453v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Culioli</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Food Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69 (4), pp.447\textendash455</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.447-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986454v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delachartre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Culioli</w:t>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.437-445</w:t>
+              <w:t xml:space="preserve">J Food Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69 (4), pp.437\textendash445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697372v1</w:t>
+                <w:t xml:space="preserve">hal-01986453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic image analysis for the classification of bovine meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Texture image analysis: application to the classification of bovine muscles from meat slice images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Buquet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.129-142</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (1), pp.1950-1959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986455v1</w:t>
+                <w:t xml:space="preserve">hal-02691114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture image analysis: application to the classification of bovine muscles from meat slice images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Photographic image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Hernandez</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Odet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38 (1), pp.1950-1959</w:t>
+              <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691114v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture image analysis : Application to the classification of bovine muscles from meat slice images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, HS, n.p</w:t>
@@ -3013,103 +3013,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker discovery in volatolomics based on systematic alignment of GC-MS signals: application to food authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3128,432 +3128,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of volatolome of body fluids and tissues by SPME-GC-MS to back-trace food chain exposure to micropollutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Guérin</w:t>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. International Symposium on Capillary Chromatography (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740254v1</w:t>
+                <w:t xml:space="preserve">hal-02739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Planche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">40. International Symposium of Capilary Chromatography / 13th International GCxGC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739220v1</w:t>
+                <w:t xml:space="preserve">hal-01628132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
+                <w:t xml:space="preserve">Investigation of volatolome of body fluids and tissues by SPME-GC-MS to back-trace food chain exposure to micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. International Symposium of Capilary Chromatography / 13th International GCxGC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">40. International Symposium on Capillary Chromatography (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628132v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of volatile metabolome in animal-derived products to reveal a food chain contamination by hexabromocyclododecane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the volatile metabolome in animal-derived food to reveal a pollutant contamination in food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,90 +3772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of volatile compounds in liver and plasma as markers of animal exposure to micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
@@ -3897,51 +3897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,90 +4134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité sensorielle de la viande provenant de 3 muscles de taurillons et de vaches de réforme des 4 races allaitantes du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4253,312 +4253,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of meat structure by ultrasonic and magnetic resonance</w:t>
+                <w:t xml:space="preserve">Identification de paramètres pour un modèle viscoélastique : Application à la caractérisation de tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Laurent</w:t>
+                <w:t xml:space="preserve">E.H. Essoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769650v1</w:t>
+                <w:t xml:space="preserve">hal-02771876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres pour un modèle viscoélastique : Application à la caractérisation de tissus biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of meat structure by ultrasonic and magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H. Essoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771876v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Madrid, Spain. pp.143-162</w:t>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Rodez, France</w:t>
@@ -4712,103 +4712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of bovine muscles from texture analysis of meat slices images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th ICoMST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Barcelone, Spain. pp.942-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4833,103 +4833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des muscles de bovins par analyse de la &amp;quot;texture&amp;quot; d'images de tranches de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5114,51 +5114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5183,103 +5183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement de muscles de bovins par analyse de la texture d'images réalisées sur tranches de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trachterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,103 +5403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement de muscles de bovins par analyse de la texture d\textquoterightimages réalisées sur des tranches de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trachterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Recherche Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Paris, France. pp.235\textendash238</w:t>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,51 +5806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,90 +5918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warping-based strategy for the systematic determination of discriminative features in gc-ms data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Truan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of liver volatile compounds as markers of animal exposure to toxic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,77 +6181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RealCOW, a warping approach for the systematic determination of markers in GC-MS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,64 +6302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Prague, Czech Republic. 1 p., 2013, 6ème International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6410,51 +6410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,103 +6774,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographic image analysis for the classification of bovine meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6901,90 +6901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7019,90 +7019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la viande par imagerie ultrasonore et de résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7289,51 +7289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.142801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472011v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.08.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKC82S6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.58" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800058616" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.163-167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D81B8096A5678986F3DCAB1D746A144A9A18EA14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Skjervold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Taylor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mioche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(96)00014-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPK1NXK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Essoufi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suchorski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trachterna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tournayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.142801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472011v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKC82S6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.58" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.163-167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D81B8096A5678986F3DCAB1D746A144A9A18EA14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Skjervold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800058616" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mioche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(96)00014-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPK1NXK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Essoufi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suchorski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trachterna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tournayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>