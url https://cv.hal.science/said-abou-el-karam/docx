--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1858,549 +1858,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Basset</w:t>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delachartre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.H. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.437-445</w:t>
+              <w:t xml:space="preserve">J Food Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69 (4), pp.447\textendash455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697372v1</w:t>
+                <w:t xml:space="preserve">hal-01986454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Culioli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Food Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69 (4), pp.447\textendash455</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.437-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986454v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.447-455</w:t>
+              <w:t xml:space="preserve">J Food Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69 (4), pp.437\textendash445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694936v1</w:t>
+                <w:t xml:space="preserve">hal-01986453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Basset</w:t>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Food Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69 (4), pp.437\textendash445</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.447-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986453v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture image analysis: application to the classification of bovine muscles from meat slice images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographic image analysis for the classification of bovine meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2602,51 +2602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture image analysis : Application to the classification of bovine muscles from meat slice images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,90 +4475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Madrid, Spain. pp.143-162</w:t>
@@ -4712,51 +4712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of bovine muscles from texture analysis of meat slices images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th ICoMST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Barcelone, Spain. pp.942-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des muscles de bovins par analyse de la &amp;quot;texture&amp;quot; d'images de tranches de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,286 +4948,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of bovine muscles</w:t>
+                <w:t xml:space="preserve">Etude ultrasonore de muscles de bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berge</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766993v1</w:t>
+                <w:t xml:space="preserve">hal-02769633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ultrasonore de muscles de bovins</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of bovine muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">43. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769633v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement de muscles de bovins par analyse de la texture d'images réalisées sur tranches de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trachterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,51 +5403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement de muscles de bovins par analyse de la texture d\textquoterightimages réalisées sur des tranches de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trachterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,373 +6768,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic image analysis for the classification of bovine meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Basset</w:t>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Gimenez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">14 p., 1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839622v1</w:t>
+                <w:t xml:space="preserve">hal-02840619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
+                <w:t xml:space="preserve">Caractérisation de la viande par imagerie ultrasonore et de résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berge</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">20 p., 1999</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840619v1</w:t>
+                <w:t xml:space="preserve">hal-02840482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la viande par imagerie ultrasonore et de résonance magnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photographic image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Laurent</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">4 p., 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840482v1</w:t>
+                <w:t xml:space="preserve">hal-02839622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7289,51 +7289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.142801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472011v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKC82S6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.58" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.163-167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D81B8096A5678986F3DCAB1D746A144A9A18EA14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Skjervold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800058616" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mioche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(96)00014-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPK1NXK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Essoufi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suchorski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trachterna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tournayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.142801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472011v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#233;ne Bouhlel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.03.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBKC82S6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.58" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.163-167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D81B8096A5678986F3DCAB1D746A144A9A18EA14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Skjervold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800058616" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Hernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mioche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(96)00014-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPK1NXK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Essoufi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suchorski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trachterna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tournayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>