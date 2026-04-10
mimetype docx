--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -252,472 +252,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
+                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ruoso</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouattane</w:t>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bendayan</w:t>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411025v1</w:t>
+                <w:t xml:space="preserve">hal-05051861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide microRNA Expression Profiling in Human Spermatozoa and Its Relation to Sperm Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mouik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes16010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Maroun</w:t>
+                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Lea Ruoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Omar Bouattane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051861v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles précliniques in vitro reproduisant l’épithélium respiratoire : application à l’étude de l’infection par le virus SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,77 +790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Nuclear Architecture in Human Sperm According to Their Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ruoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshi Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transcriptome Landscape of the In Vitro Human Airway Epithelium Response to SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,338 +1454,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using intracellular SCGB1A1-sorted, formalin-fixed club cells for successful transcriptomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of Human Induced Pluripotent Stem Cells from Patients with Severe COPD into Functional Airway Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+                <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.03.040⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11152422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611547v1</w:t>
+                <w:t xml:space="preserve">hal-03751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Human Induced Pluripotent Stem Cells from Patients with Severe COPD into Functional Airway Epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
+                <w:t xml:space="preserve">Using intracellular SCGB1A1-sorted, formalin-fixed club cells for successful transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fieldes</w:t>
+                <w:t xml:space="preserve">Véronique Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+                <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Mianné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Petit</w:t>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2422. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604, pp.151-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11152422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751524v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelets Purification Is a Crucial Step for Transcriptomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1862,90 +1862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-mediated gene knockout and interallelic gene conversion in human induced pluripotent stem cells using non-integrative bacteriophage-chimeric retrovirus-like particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mianné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Steinacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Bohaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,295 +2392,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromedin B promotes chondrocyte differentiation of mesenchymal stromal cells via calcineurin and calcium signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles of Mesenchymal Cells in the Lung: From Lung Development to Chronic Obstructive Pulmonary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maumus</w:t>
+                <w:t xml:space="preserve">Zakaria Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassan Boukhaddaoui</w:t>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00695-1⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.3467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10123467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640035v1</w:t>
+                <w:t xml:space="preserve">hal-03478861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Mesenchymal Cells in the Lung: From Lung Development to Chronic Obstructive Pulmonary Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
+                <w:t xml:space="preserve">Neuromedin B promotes chondrocyte differentiation of mesenchymal stromal cells via calcineurin and calcium signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Lahmar</w:t>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+                <w:t xml:space="preserve">Hassan Boukhaddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (12), pp.3467. </w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10123467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478861v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective treatment pressure in colon cancer drives the molecular profile of resistant circulating tumor cell clones</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.30. </w:t>
@@ -2826,64 +2826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.624024. </w:t>
@@ -3062,1034 +3062,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of four severe early-onset chronic obstructive pulmonary disease (COPD) patient-derived induced pluripotent stem cell lines from peripheral blood mononuclear cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Targeted therapy in eosinophilic chronic obstructive pulmonary disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102550⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.00437-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00437-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377712v1</w:t>
+                <w:t xml:space="preserve">hal-03200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted therapy in eosinophilic chronic obstructive pulmonary disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Generation of four severe early-onset chronic obstructive pulmonary disease (COPD) patient-derived induced pluripotent stem cell lines from peripheral blood mononuclear cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Nasri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.00437-2020. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00437-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200459v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’épithélium bronchique dans la bronchopneumopathie chronique obstructive par les cellules souches pluripotentes induites humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of the induced pluripotent stem cell line UHOMi002-A from peripheral blood mononuclear cells of a healthy male donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fieldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fieldès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Vernisse</w:t>
+                <w:t xml:space="preserve">Martin Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507653v1</w:t>
+                <w:t xml:space="preserve">hal-02965353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Genetic Abnormalities in Human Pluripotent Stem Cells: Definition and Routine Detection in Culture Supernatant by Targeted Droplet Digital PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Modélisation de l’épithélium bronchique dans la bronchopneumopathie chronique obstructive par les cellules souches pluripotentes induites humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieldès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mianné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sansac</w:t>
+                <w:t xml:space="preserve">C. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2019.12.004⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396129v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the induced pluripotent stem cell line UHOMi002-A from peripheral blood mononuclear cells of a healthy male donor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+                <w:t xml:space="preserve">Recurrent Genetic Abnormalities in Human Pluripotent Stem Cells: Definition and Routine Detection in Culture Supernatant by Targeted Droplet Digital PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mélanie</w:t>
+                <w:t xml:space="preserve">Caroline Sansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.102037. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2019.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965353v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline for the Generation and Characterization of Transgenic Human Pluripotent Stem Cells Using the CRISPR/Cas9 Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Nasri</w:t>
+                <w:t xml:space="preserve">Whole embryo culture, transcriptomics and RNA interference identify TBX1 and FGF11 as novel regulators of limb development in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9051312⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60217-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594394v1</w:t>
+                <w:t xml:space="preserve">inserm-02498306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole embryo culture, transcriptomics and RNA interference identify TBX1 and FGF11 as novel regulators of limb development in the mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+                <w:t xml:space="preserve">Pipeline for the Generation and Characterization of Transgenic Human Pluripotent Stem Cells Using the CRISPR/Cas9 Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fieldès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3597. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60217-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9051312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02498306v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoïdes pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased expression of the HDAC 9 gene is associated with antiestrogen‐resistance of breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,779 +4268,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential long non-coding RNA expression profiles in human oocytes and cumulus cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autologous cell lines from circulating colon cancer cells captured from sequential liquid biopsies as model to study therapy-driven tumor changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Fauque</w:t>
+                <w:t xml:space="preserve">Alexandra Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cayrefourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+                <w:t xml:space="preserve">Anna Babayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Commes</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20727-0⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.15931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34365-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840077v1</w:t>
+                <w:t xml:space="preserve">hal-02292363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Pluripotent Stem Cells for Primary Ciliary Dyskinesia Modeling and Personalized Medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2018-0213TR⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878063v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicular fluid and supernatant from cultured cumulus-granulosa cells improve in vitro maturation in patients with polycystic ovarian syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Madkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouzha Bouamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Kaarouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Louanjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadani Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility and Sterility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110 (4), pp.710-719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2018.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autologous cell lines from circulating colon cancer cells captured from sequential liquid biopsies as model to study therapy-driven tumor changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Lamy</w:t>
+                <w:t xml:space="preserve">Differential long non-coding RNA expression profiles in human oocytes and cumulus cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.15931. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20727-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34365-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02292363v1</w:t>
+                <w:t xml:space="preserve">hal-01840077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Induced Pluripotent Stem Cells for Primary Ciliary Dyskinesia Modeling and Personalized Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fieldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (6), pp.672-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2018-0213TR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of the induced pluripotent stem cell line UHOMi001-A from a patient with mutations in CCDC40 gene causing Primary Ciliary Dyskinesia (PCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Lopez-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.11:452. </w:t>
@@ -5212,64 +5212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise Review: Assessing the Genome Integrity of Human Induced Pluripotent Stem Cells: What Quality Control Metrics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,295 +5310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung development, regeneration and plasticity: From disease physiopathology to drug design using induced pluripotent stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Petit</w:t>
+                <w:t xml:space="preserve">Paternal age: Negative impact on sperm genome decays and IVF outcomes after 40 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Kaarouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Bouamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Madkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadani Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.58--77. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743899v1</w:t>
+                <w:t xml:space="preserve">hal-03158098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal age: Negative impact on sperm genome decays and IVF outcomes after 40 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saadani Brahim</w:t>
+                <w:t xml:space="preserve">Lung development, regeneration and plasticity: From disease physiopathology to drug design using induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (3), pp.271-280. </w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.58--77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.22963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158098v1</w:t>
+                <w:t xml:space="preserve">hal-01743899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Portrait of Metastasis-Competent Circulating Tumor Cells in Colon Cancer Reveals the Crucial Role of Genes Regulating Energy Metabolism and DNA Repair</w:t>
               </w:r>
@@ -5731,51 +5731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced pluripotent stem cells: An unlimited source of organs for transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.249 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5803,597 +5803,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-coding RNAs in human early embryonic development and their potential in ART</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Les cellules souches pluripotentes induites : un nouveau paradigme pour l’étude des tissus humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Riquier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humupd/dmw035⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819458v1</w:t>
+                <w:t xml:space="preserve">hal-01840113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone deacetylase 9 regulates breast cancer cell proliferation and the response to histone deacetylase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+                <w:t xml:space="preserve">Céline Duraffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (15), pp.19693-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.7564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human induced pluripotent stem cells: A disruptive innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouckenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouckenheimer</w:t>
+                <w:t xml:space="preserve">C. Sansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sansac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (2), pp.91 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.retram.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules souches pluripotentes induites : un nouveau paradigme pour l’étude des tissus humains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Long non-coding RNAs in human early embryonic development and their potential in ART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrielle Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016013⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.19 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humupd/dmw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840113v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultured Cells from the Human Oocyte Cumulus Niche Are Efficient Feeders to Propagate Pluripotent Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Entezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive pre-implantation genetic diagnosis of X-linked disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounissa Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Aging Alters Expression of Human Cumulus Cells Genes that Are Essential for Oocyte Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamadir Al-Edani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ferrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Frydman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7149,51 +7149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Analysis during Human Trophectoderm Specification Suggests New Roles of Metabolic and Epigenetic Genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Other actors in the oocyte and follicular growth: The role of microRNAs in the cumulus-oocyte dialog].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moussaddykine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Déchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the first transcriptional divergence during human embryonic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,51 +7547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of the developing and adult mouse cochlear sensory epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Smeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7798,51 +7798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic changes in gene expression during human early embryo development: from fundamental aspects to clinical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,51 +7945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of BCL2 family members in the regulation of human oocyte and early embryo survival and death: gene expression and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8185,498 +8185,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00453226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating Global Gene Regulation to Angiogenesis in the Developing Chick Extra-Embryonic Vascular System</w:t>
+                <w:t xml:space="preserve">The CDK4-pRB-E2F1 pathway controls insulin secretion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Javerzat</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Franco</w:t>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Herbert</w:t>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Platonova</w:t>
+                <w:t xml:space="preserve">Irena Iankova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Peille</w:t>
+                <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.1017-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncb1915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357289v1</w:t>
+                <w:t xml:space="preserve">inserm-00418907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating global gene regulation to angiogenesis in the developing chick extra-embryonic vascular system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Javerzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Platonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Peille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (11), pp.e7856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0007856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00446190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CDK4-pRB-E2F1 pathway controls insulin secretion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating Global Gene Regulation to Angiogenesis in the Developing Chick Extra-Embryonic Vascular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Javerzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+                <w:t xml:space="preserve">John Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chavey</w:t>
+                <w:t xml:space="preserve">Natalia Platonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Iankova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safia Costes</w:t>
+                <w:t xml:space="preserve">Anne-Lise Peille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncb1915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00418907v1</w:t>
+                <w:t xml:space="preserve">hal-05357289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene expression signature shared by human mature oocytes and embryonic stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Cerecedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Hovatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8740,51 +8740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile of human endometrial receptivity: comparison between natural and stimulated cycles for the same patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Biology and potential of human embryonic stem cells]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,51 +9043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pellestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (6), pp.772-81. </w:t>
@@ -9151,51 +9151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pellestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of human embryonic stem cells transcriptome integrated into a web-based expression atlas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lecarrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9393,77 +9393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human cumulus--oocyte complex gene-expression profile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Anahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Carrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9540,77 +9540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclin D3 promotes adipogenesis through activation of peroxisome proliferator-activated receptor gamma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sarruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Iankova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9719,51 +9719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshi Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,51 +9984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ogal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ruoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Jonathan Rogers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15040464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshi Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25169115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Biardel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-023-02604-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lehalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.03.040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pantesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nguyen Van" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Field&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01214-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.631539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Johnson Chacko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahmar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123467" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cayrefourcq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01326-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00437-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Field&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miann&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;lanie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03594394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60217-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12505" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20727-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878063v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0213TR" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Madkour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouamoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kaarouch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadani Brahim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2018.04.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02292363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babayan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34365-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.09.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez-Juarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontbonne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02340889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2797" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2017.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22963" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2016.263582" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2016.10.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckenheimer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.04.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7172AD3630DC1C8E7E98EEE6BEA0C12FAA1CC293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pourret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kalatzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2015.0043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bissonnette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Entezami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/951937" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia El Messaoudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.08.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamadir Al-Edani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringer Deutsch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/964614" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saumet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamalou Gis&#232;le Ouandaogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hesters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des172" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaddykine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;chaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Bai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-011-9301-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Smeti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Masmoudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azel Zine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042987" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des153" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Anahory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmq036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tondeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Carrour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmahdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008990" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357289v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerzat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Platonova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Peille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007856" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Costes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1915" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cerecedo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Hovatta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-10" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahmoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep039" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Gasca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reyftmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pellestor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60404-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131300v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#769;phan Gasca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loup" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60785-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128925v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lecarrour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Strom" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0352" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/del065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.22.9985-9995.2005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ogal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ruoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Jonathan Rogers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15040464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshi Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25169115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Biardel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-023-02604-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lehalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.03.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pantesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nguyen Van" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Field&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01214-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.631539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Johnson Chacko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123467" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cayrefourcq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01326-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00437-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102550" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;lanie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Field&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miann&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernisse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60217-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03594394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051312" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12505" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02292363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babayan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34365-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Madkour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouamoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kaarouch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadani Brahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2018.04.038" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20727-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0213TR" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.09.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez-Juarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontbonne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02340889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2797" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2017.10.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2016.263582" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2016.10.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7172AD3630DC1C8E7E98EEE6BEA0C12FAA1CC293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckenheimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.04.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pourret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kalatzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2015.0043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bissonnette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Entezami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/951937" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia El Messaoudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.08.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamadir Al-Edani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringer Deutsch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/964614" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saumet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamalou Gis&#232;le Ouandaogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hesters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des172" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaddykine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;chaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Bai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-011-9301-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Smeti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Masmoudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azel Zine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042987" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des153" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Anahory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmq036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tondeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Carrour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmahdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008990" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Costes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1915" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerzat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Platonova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Peille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007856" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cerecedo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Hovatta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-10" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahmoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep039" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Gasca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reyftmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pellestor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60404-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131300v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#769;phan Gasca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loup" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60785-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128925v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lecarrour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Strom" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0352" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/del065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.22.9985-9995.2005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>