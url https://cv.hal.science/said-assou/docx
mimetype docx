--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -252,472 +252,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
+                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maroun</w:t>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Lea Ruoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Omar Bouattane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051861v1</w:t>
+                <w:t xml:space="preserve">hal-05411025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide microRNA Expression Profiling in Human Spermatozoa and Its Relation to Sperm Quality</w:t>
+                <w:t xml:space="preserve">Furan fatty acids supplementation in obese mice reverses hepatic steatosis and protects against cartilage degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Mouik</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Larue</w:t>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Keromnes</w:t>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes16010053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928977v1</w:t>
+                <w:t xml:space="preserve">hal-05051861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide microRNA Expression Profiling in Human Spermatozoa and Its Relation to Sperm Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ruoso</w:t>
+                <w:t xml:space="preserve">Hakima Mouik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouattane</w:t>
+                <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bendayan</w:t>
+                <w:t xml:space="preserve">Gwenola Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes16010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411025v1</w:t>
+                <w:t xml:space="preserve">hal-04928977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles précliniques in vitro reproduisant l’épithélium respiratoire : application à l’étude de l’infection par le virus SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,77 +790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Nuclear Architecture in Human Sperm According to Their Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ruoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshi Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,295 +1052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transcriptome Landscape of the In Vitro Human Airway Epithelium Response to SARS-CoV-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S100A alarmins and thymic stromal lymphopoietin (TSLP) regulation in severe asthma following bronchial thermoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Foisset</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Biardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréanne Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241512017⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-023-02604-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180636v1</w:t>
+                <w:t xml:space="preserve">hal-04964945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S100A alarmins and thymic stromal lymphopoietin (TSLP) regulation in severe asthma following bronchial thermoplasty</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Biardel</w:t>
+                <w:t xml:space="preserve">The Transcriptome Landscape of the In Vitro Human Airway Epithelium Response to SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréanne Côté</w:t>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.294. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), pp.12017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-023-02604-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241512017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964945v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of innervated bronchial epithelium from a blood sample</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Human Induced Pluripotent Stem Cells from Patients with Severe COPD into Functional Airway Epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,51 +1741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelets Purification Is a Crucial Step for Transcriptomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Steinacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Bohaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,295 +2392,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Mesenchymal Cells in the Lung: From Lung Development to Chronic Obstructive Pulmonary Disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromedin B promotes chondrocyte differentiation of mesenchymal stromal cells via calcineurin and calcium signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Lahmar</w:t>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukhaddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10123467⟩</w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478861v1</w:t>
+                <w:t xml:space="preserve">hal-03640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromedin B promotes chondrocyte differentiation of mesenchymal stromal cells via calcineurin and calcium signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+                <w:t xml:space="preserve">Roles of Mesenchymal Cells in the Lung: From Lung Development to Chronic Obstructive Pulmonary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Zakaria Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Boukhaddaoui</w:t>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.183. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.3467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00695-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10123467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640035v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective treatment pressure in colon cancer drives the molecular profile of resistant circulating tumor cell clones</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.30. </w:t>
@@ -2826,64 +2826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.624024. </w:t>
@@ -3094,51 +3094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of four severe early-onset chronic obstructive pulmonary disease (COPD) patient-derived induced pluripotent stem cell lines from peripheral blood mononuclear cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,325 +3330,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the induced pluripotent stem cell line UHOMi002-A from peripheral blood mononuclear cells of a healthy male donor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’épithélium bronchique dans la bronchopneumopathie chronique obstructive par les cellules souches pluripotentes induites humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mélanie</w:t>
+                <w:t xml:space="preserve">M. Fieldès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102037⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965353v1</w:t>
+                <w:t xml:space="preserve">hal-02507653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’épithélium bronchique dans la bronchopneumopathie chronique obstructive par les cellules souches pluripotentes induites humaines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mianné</w:t>
+                <w:t xml:space="preserve">Generation of the induced pluripotent stem cell line UHOMi002-A from peripheral blood mononuclear cells of a healthy male donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fieldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vernisse</w:t>
+                <w:t xml:space="preserve">Martin Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (3), pp.197-200. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507653v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Genetic Abnormalities in Human Pluripotent Stem Cells: Definition and Routine Detection in Culture Supernatant by Targeted Droplet Digital PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,295 +3732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole embryo culture, transcriptomics and RNA interference identify TBX1 and FGF11 as novel regulators of limb development in the mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+                <w:t xml:space="preserve">Pipeline for the Generation and Characterization of Transgenic Human Pluripotent Stem Cells Using the CRISPR/Cas9 Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mianné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fieldès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60217-w⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9051312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02498306v1</w:t>
+                <w:t xml:space="preserve">hal-03594394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline for the Generation and Characterization of Transgenic Human Pluripotent Stem Cells Using the CRISPR/Cas9 Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Nasri</w:t>
+                <w:t xml:space="preserve">Whole embryo culture, transcriptomics and RNA interference identify TBX1 and FGF11 as novel regulators of limb development in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.1312. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9051312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60217-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594394v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02498306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoïdes pulmonaires</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mianné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.382-388. </w:t>
@@ -4153,51 +4153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased expression of the HDAC 9 gene is associated with antiestrogen‐resistance of breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,90 +4823,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced Pluripotent Stem Cells for Primary Ciliary Dyskinesia Modeling and Personalized Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mianné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fieldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (6), pp.672-683. </w:t>
@@ -4944,51 +4944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of the induced pluripotent stem cell line UHOMi001-A from a patient with mutations in CCDC40 gene causing Primary Ciliary Dyskinesia (PCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Lopez-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.11:452. </w:t>
@@ -5206,399 +5206,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Review: Assessing the Genome Integrity of Human Induced Pluripotent Stem Cells: What Quality Control Metrics?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paternal age: Negative impact on sperm genome decays and IVF outcomes after 40 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Kaarouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Bouamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Madkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadani Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (6), pp.814-821. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.2797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340889v1</w:t>
+                <w:t xml:space="preserve">hal-03158098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal age: Negative impact on sperm genome decays and IVF outcomes after 40 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saadani Brahim</w:t>
+                <w:t xml:space="preserve">Lung development, regeneration and plasticity: From disease physiopathology to drug design using induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (3), pp.271-280. </w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.58--77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.22963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158098v1</w:t>
+                <w:t xml:space="preserve">hal-01743899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung development, regeneration and plasticity: From disease physiopathology to drug design using induced pluripotent stem cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concise Review: Assessing the Genome Integrity of Human Induced Pluripotent Stem Cells: What Quality Control Metrics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.58--77. </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (6), pp.814-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stem.2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743899v1</w:t>
+                <w:t xml:space="preserve">hal-02340889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Portrait of Metastasis-Competent Circulating Tumor Cells in Colon Cancer Reveals the Crucial Role of Genes Regulating Energy Metabolism and DNA Repair</w:t>
               </w:r>
@@ -5731,51 +5731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced pluripotent stem cells: An unlimited source of organs for transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.249 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5803,303 +5803,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules souches pluripotentes induites : un nouveau paradigme pour l’étude des tissus humains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
+                <w:t xml:space="preserve">Histone deacetylase 9 regulates breast cancer cell proliferation and the response to histone deacetylase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duraffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016013⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.19693-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840113v1</w:t>
+                <w:t xml:space="preserve">hal-01873610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone deacetylase 9 regulates breast cancer cell proliferation and the response to histone deacetylase inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
+                <w:t xml:space="preserve">Les cellules souches pluripotentes induites : un nouveau paradigme pour l’étude des tissus humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duraffourd</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873610v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human induced pluripotent stem cells: A disruptive innovation</w:t>
               </w:r>
@@ -6137,51 +6137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (2), pp.91 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6228,51 +6228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs in human early embryonic development and their potential in ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouckenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6349,51 +6349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultured Cells from the Human Oocyte Cumulus Niche Are Efficient Feeders to Propagate Pluripotent Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Entezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive pre-implantation genetic diagnosis of X-linked disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounissa Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Aging Alters Expression of Human Cumulus Cells Genes that Are Essential for Oocyte Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamadir Al-Edani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ferrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Frydman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7149,51 +7149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Analysis during Human Trophectoderm Specification Suggests New Roles of Metabolic and Epigenetic Genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Other actors in the oocyte and follicular growth: The role of microRNAs in the cumulus-oocyte dialog].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moussaddykine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Déchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the first transcriptional divergence during human embryonic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,51 +7547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of the developing and adult mouse cochlear sensory epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Smeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7798,51 +7798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic changes in gene expression during human early embryo development: from fundamental aspects to clinical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,51 +7945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of BCL2 family members in the regulation of human oocyte and early embryo survival and death: gene expression and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,51 +8593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene expression signature shared by human mature oocytes and embryonic stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Cerecedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,51 +8740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile of human endometrial receptivity: comparison between natural and stimulated cycles for the same patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Biology and potential of human embryonic stem cells]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,51 +9043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pellestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (6), pp.772-81. </w:t>
@@ -9151,51 +9151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pellestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of human embryonic stem cells transcriptome integrated into a web-based expression atlas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lecarrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9393,51 +9393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human cumulus--oocyte complex gene-expression profile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Anahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,51 +9566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Iankova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9719,51 +9719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshi Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,51 +9984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ogal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ruoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Jonathan Rogers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15040464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshi Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25169115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Biardel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-023-02604-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lehalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.03.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pantesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nguyen Van" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Field&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01214-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.631539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Johnson Chacko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123467" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cayrefourcq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01326-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00437-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102550" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;lanie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Field&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miann&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernisse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60217-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03594394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051312" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12505" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02292363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babayan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34365-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Madkour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouamoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kaarouch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadani Brahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2018.04.038" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20727-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0213TR" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.09.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez-Juarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontbonne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02340889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2797" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2017.10.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2016.263582" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2016.10.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7172AD3630DC1C8E7E98EEE6BEA0C12FAA1CC293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckenheimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.04.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pourret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kalatzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2015.0043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bissonnette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Entezami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/951937" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia El Messaoudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.08.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamadir Al-Edani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringer Deutsch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/964614" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saumet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamalou Gis&#232;le Ouandaogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hesters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des172" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaddykine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;chaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Bai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-011-9301-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Smeti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Masmoudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azel Zine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042987" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des153" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Anahory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmq036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tondeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Carrour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmahdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008990" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Costes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1915" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerzat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Platonova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Peille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007856" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cerecedo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Hovatta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-10" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahmoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep039" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Gasca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reyftmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pellestor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60404-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131300v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#769;phan Gasca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loup" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60785-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128925v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lecarrour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Strom" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0352" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/del065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.22.9985-9995.2005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2025.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ogal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ruoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli-Jonathan Rogers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15040464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshi Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25169115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Biardel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;anne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-023-02604-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lehalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourdais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2023.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fieldes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Miann&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.03.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pantesco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alessi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nguyen Van" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Field&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01214-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Padern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.631539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Johnson Chacko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahmar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123467" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cayrefourcq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-021-01326-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00437-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102550" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Field&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miann&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;lanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03594394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051312" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60217-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Linares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12505" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02292363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babayan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34365-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Madkour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Bouamoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kaarouch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadani Brahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2018.04.038" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20727-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0213TR" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.09.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lopez-Juarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontbonne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00452" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22963" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2017.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02340889v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2797" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2016.263582" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2016.10.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7564" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7172AD3630DC1C8E7E98EEE6BEA0C12FAA1CC293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckenheimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.04.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pourret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kalatzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2015.0043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bissonnette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Entezami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/951937" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia El Messaoudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.08.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamadir Al-Edani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringer Deutsch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/964614" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saumet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamalou Gis&#232;le Ouandaogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hesters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des172" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaddykine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;chaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Bai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramirez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-011-9301-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Smeti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Masmoudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azel Zine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042987" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des153" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Anahory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmq036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tondeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Carrour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmahdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008990" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00418907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Costes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1915" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerzat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Platonova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Peille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007856" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cerecedo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Hovatta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-10" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahmoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep039" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00358936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Gasca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reyftmann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pellestor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60404-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131300v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ste&#769;phan Gasca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loup" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1472-6483(10)60785-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128925v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lecarrour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Strom" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0352" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/del065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.22.9985-9995.2005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>