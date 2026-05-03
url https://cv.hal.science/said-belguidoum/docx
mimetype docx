--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -66,1476 +66,1476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée : un monde de liens à part dans le champ des études migratoires ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Demetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, https://presses-universitaires.univ-amu.fr/fr/actualites/mediterranee-traversee, 2025, 9791032005569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Demetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Méditerranée traversée. Récits et figures sensibles de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.5-18, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghir, les mutations d'une ville présaharienne dans un monde globalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations sociospatiales dans le Maroc présaharien, Entre identité tribale et mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.5-7, 2023, 978-2-14-035434-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnational Trade and New Types of Entrepreneurs in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yahia H. Zoubir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The politics of Algeria : Domestic Issues and International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor &amp; Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781138331006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429447495-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a “Silk Road”: A View from Below of the Trans-regional. Links Between Algeria and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steffen Wippel; Andrea Fischer-Tahir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenseits etablierter Meta-Geographien : der Nahe Osten und Nordafrika in transregionaler Perspektive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-246, 2018, Nahoststudien. Middle Eastern Studies, Band 3, 978-3-8487-4416-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dynamisme des nouvelles places marchandes de l'Est algérien : reconfiguration urbaine et nouvelles donnes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UFRJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ilegalismo na globalizaçao, migraçoes, trabalho, mercados (dir.Peralva A. Vera da Silva T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora UFRJ, pp.271-286, 2015, 978-85-7108-397-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abeille et l'architecte. Pour une sociologie de la pratique architecturale et urbanistique en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRASC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture, paysage, urbanisme, pour quelle qualité de vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ENAG Editions, pp.39-54, 2014, 978-9961-813-88-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes sociaux dans la ville : avoirs, savoirs et pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREMAM; Marc Côte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le désert, le Bas-Sahara algérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.215-233, 2005, 2-84586-733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements socio-économiques de l'urbanisation du Bas-Sahara (chapitre 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREMAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le désert. Le Bas-Sahara algérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala; IREMAM, pp.203-214, 2005, 2-84586-733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05342523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recomposition en cours et stratégies sociales – la ville ségrégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREMAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le désert, le Bas-Sahara algérien, sous la direction de Marc Côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.253-276, 2005, 2-84586-733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05437637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la photographie, photographie d’un projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encagnane San Sisto, ma ville, ton quartier, images mosaïques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, pp.115-126, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04201423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recompositions sociales et nouvelles formes urbaines : la réappropriation du champ urbain à Sétif (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les quartiers de la ségrégation, Tiers-monde ou Quart-monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.293-307, 1995, Collection "Hommes et Sociétés", 2-86537-622-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01205591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités résidentielles et stratégies sociales dans les petits centres urbains sétifiens (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Escallier, Pierre Signoles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de la mobilité spatiale dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 2 (28), Urbama, pp.303-322, 1995, 978-2-86906-087-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détournements et retournements des modèles urbains et architecturaux à Sétif (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et pratiques urbaines dans les pays en voie de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228-247, A paraître, Villes et entreprises, 2-85802-955-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04183317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Algérie et ses islamismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora chinoise à l’ère des nouvelles routes de la soie : vicissitudes de la présence chinoise au Maroc et en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Taing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05169920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Eulma (Algérie), anatomie d'une place emblématique du commerce transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chouadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alikhodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508982v1</w:t>
-              </w:r>
-[...1184 lines deleted...]
-                <w:t xml:space="preserve">halshs-04183317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1553,90 +1553,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance De Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Demetriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. 2025, 9791032005569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1686,51 +1686,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de sociologie : Classes sociales, stratification et hiérarchies sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Classes sociales, stratification et hiérarchies sociales, IUT d'Aix en Provence, département Carrières sociales, France. 2024, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1748,51 +1748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie urbaine : de la ville à l'urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Sociologie urbaine, IUT d'Aix Marseille, département Carrières sociales - Villes et territoires durables, France. 2023, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'individu et la société : les processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Introduction à la sociologie : l'individu et la société - les processus de socialisation, IUT d'Aix en Provence, département Carrières sociales, France. 2023, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'ethnologie - Les structures élémentaires de la vie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Ethnologie, Département Carrières sociales, IUT d'Aix en Provence, Aix Marseille Université, France. 2010, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,51 +1934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIOLOGIE DE LA VIE LOCALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Département Carrières sociales, IUT d'Aix en Provence, Aix Marseille Université, France. 2002, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1996,51 +1996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION A LA SOCIOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEUG. Introduction à la sociologie, Département carrières sociales - Villes et territoires durables. IUT d'Aix Marseille - AMU, France. 1990, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2090,51 +2090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie de l'Algérie au prisme de la question urbaine, entretien avec Saïd Belguidoum (Aix-Marseille Université)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2210,51 +2210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaba - Notice dans l’Encyclopædia Universalis - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis – France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine, anc. Cirta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2449,51 +2449,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algérie : fantasmes et réalité de la présence chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Chine, puissance du Moyen-Orient ?, 58, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boushaki, un Chinatown à Alger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Chine, puissance du Moyen-Orient ?, 58, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2587,51 +2587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un urbanisme de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles, 421, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition urbaine et nouvelles urbanités : la ville algérienne dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2807,51 +2807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle ville Ali Mendjeli (Constantine), à la recherche de son identité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2876,51 +2876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirak et crise du système néo-patrimonial en Algérie : rupture générationnelle et nouvelle temporalité historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,51 +2945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles routes de la soie en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3036,64 +3036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie discrète des réseaux transnationaux entre l'Algérie et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Chine : nouvel acteur méditerranéen, 109, pp.63-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3127,51 +3127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sidi Boumedine Rachid, Bétonvilles contre bidonvilles. Cent ans de bidonvilles à Alger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3200,64 +3200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made in China. Transnational trade and urban spaces around the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3291,64 +3291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwu: The Creation of a Global Market Town in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Inconspicuous Globalization, 12 (12), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3382,51 +3382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations - vues du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohammed Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3464,64 +3464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques transnationales dans un comptoir de « la Route de la soie » : Algériens et Égyptiens à Yiwu (Chine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3555,64 +3555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">الممارسات التجارية العابرة للأوطان في سوق &amp;quot;طريق الحرير&amp;quot; حالة الجزائريين و المصريين في مدينة ييوو ( الصين)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les migrations – vues du Sud, 69-70, pp.11-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and Urbanity in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Cattedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,51 +3750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cités du Bas-Sahara. Eléments d'histoire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aines Boudinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3832,64 +3832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas transnacionais em um entreposto comercial da &amp;quot; Rota da Seda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporânea. Revista de sociologia da UFSCar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dossiê O Trabalho Globalizado: Mercados, Informalidades e Organização Sindical, 4 (2), pp.311-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3914,64 +3914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une route de la soie entre l'Algérie et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (20), pp.115-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbain informel et les paradoxes de la ville algérienne : politiques urbaines et légitimité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Mouaziz-Bouchentouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les avatars de l'immigration du deuxième âge. Chronique des « oubliés » de Cassis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAQD, vol. 26-27, no. 1-2, 2009, pp. 235-245.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26-27, p. 235-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et urbanité au Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99, pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4243,51 +4243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise des identités - identités de crise : les jeunes des cités en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avis de recherche, revue de l'IRM Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 43_44, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4312,51 +4312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’hypothèque islamique ? Analyse des principales tendances de l’élection présidentielle algérienne de novembre 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, L'Algérie dans la tourmente, 43/44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4375,165 +4375,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01205063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'anomie à l'islamisme : exacerbation des tensions sociales en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avis de recherche, revue de l'IRM Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 37, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01205331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citadins en attente de ville. Politique du logement à Sétif (Algérie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Monde arabe. Villes, pouvoirs et sociétés, 143, pp.42-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04183243v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01205331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4545,223 +4545,223 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et (re)penser la ville – nouvelles perspectives</w:t>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Une mondialisation discrète. Circuler en Afrique : acteurs, routes, réseaux et marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (1), pp.8-10, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aem.004.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et (re)penser la ville – nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 - 92, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842121v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03753154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine : nouvel acteur méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 109, 2019, 9782343181684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4818,64 +4818,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures sensibles de la traversée en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,64 +4932,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cargo, identités et territoires méditerranéens sous le prisme de la traversée. Un projet artistique qui ouvre des dimensions nouvelles à la recherche sur les circulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement, A. Bouhali et S. Belguidoum (dirs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,64 +5014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwu, pont commercial entre la Chine et le Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique du Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5122,186 +5122,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée Sud à l’heure chinoise (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u96v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée sud à l’heure chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961911v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04843215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5319,77 +5319,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques urbaines et processus de reconfiguration des villes algériennes. Enquête sur les pratiques d’habiter à Oran et Sétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aines Boudinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chouadra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme National de Recherche - Population et société (Algérie). CRASC. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5439,51 +5439,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville en question - analyse des dynamiques urbaines en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la ville - approches comparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Khenchela, Algérie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5508,51 +5508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une urbanisation prioritaire ou la gestion durable de l'urgence. Habiter une ZUP à Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecologie Urbaine, 13èmes journées scientifiques, "Développement urbain durable : quels enseignements tirer de l’analyse des quartiers ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5577,51 +5577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et bricolage identitaire : le vécu de l'entre-deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " les lignes de front du racisme. De l'espace Schengen aux quartiers stigmatisés ", Institut Maghreb - Europe, Université Paris 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5646,51 +5646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités en question - identités en construction : réflexion autour d’une expérience de jeunes à Martigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté urbaine et intermédiation sociale,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation des Villes et des Territoires méditerranéens; Institut d'aménagement et d'urbanisme - Maroc, Apr 1996, Rabat (Maroc), Maroc. pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Taing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chouadra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alikhodja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Algeria-Domestic-Issues-and-International-Relations/Zoubir/p/book/9781138331006#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429447495-16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845286334/jenseits-etablierter-meta-geographien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-politiques_et_pratiques_urbaines_dans_les_pays_en_voie_de_developpement_nicole_haumont-9782858029556-4084.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04796641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/halshs-04209163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549249v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Mohammedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.15240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01406782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aines Boudinar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mouaziz-Bouchentouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2002.3261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u96v" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Algeria-Domestic-Issues-and-International-Relations/Zoubir/p/book/9781138331006#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429447495-16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845286334/jenseits-etablierter-meta-geographien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-politiques_et_pratiques_urbaines_dans_les_pays_en_voie_de_developpement_nicole_haumont-9782858029556-4084.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Taing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chouadra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alikhodja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04796641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/halshs-04209163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549249v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Mohammedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.15240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01406782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aines Boudinar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mouaziz-Bouchentouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2002.3261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u96v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>