--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1017,169 +1017,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04201423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilités résidentielles et stratégies sociales dans les petits centres urbains sétifiens (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Escallier, Pierre Signoles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles formes de la mobilité spatiale dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 2 (28), Urbama, pp.303-322, 1995, 978-2-86906-087-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recompositions sociales et nouvelles formes urbaines : la réappropriation du champ urbain à Sétif (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les quartiers de la ségrégation, Tiers-monde ou Quart-monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.293-307, 1995, Collection "Hommes et Sociétés", 2-86537-622-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01205591v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détournements et retournements des modèles urbains et architecturaux à Sétif (Algérie)</w:t>
               </w:r>
@@ -1231,444 +1231,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-247, A paraître, Villes et entreprises, 2-85802-955-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04183317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance De Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Demetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. 2025, 9791032005569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Algérie et ses islamismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora chinoise à l’ère des nouvelles routes de la soie : vicissitudes de la présence chinoise au Maroc et en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Taing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05169920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Eulma (Algérie), anatomie d'une place emblématique du commerce transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chouadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alikhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Alikhodja</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01508982v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-05089979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3458,395 +3458,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">الممارسات التجارية العابرة للأوطان في سوق &amp;quot;طريق الحرير&amp;quot; حالة الجزائريين و المصريين في مدينة ييوو ( الصين)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les migrations – vues du Sud, 69-70, pp.11-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.15240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques transnationales dans un comptoir de « la Route de la soie » : Algériens et Égyptiens à Yiwu (Chine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/emam.927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05171355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">الممارسات التجارية العابرة للأوطان في سوق &amp;quot;طريق الحرير&amp;quot; حالة الجزائريين و المصريين في مدينة ييوو ( الصين)</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cités du Bas-Sahara. Eléments d'histoire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pliez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aines Boudinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des sciences sociales et humaines de l’université de Ouargla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.16-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and Urbanity in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Cattedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.11-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anneemaghreb.2510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406782v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01235648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas transnacionais em um entreposto comercial da &amp;quot; Rota da Seda</w:t>
               </w:r>
@@ -4375,165 +4375,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01205063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citadins en attente de ville. Politique du logement à Sétif (Algérie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Monde arabe. Villes, pouvoirs et sociétés, 143, pp.42-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04183243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'anomie à l'islamisme : exacerbation des tensions sociales en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avis de recherche, revue de l'IRM Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 37, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01205331v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04183243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4545,180 +4545,180 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre et (re)penser la ville – nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 - 92, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03753154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une mondialisation discrète. Circuler en Afrique : acteurs, routes, réseaux et marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (1), pp.8-10, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aem.004.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842121v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03753154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine : nouvel acteur méditerranéen</w:t>
               </w:r>
@@ -5122,186 +5122,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée sud à l’heure chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée Sud à l’heure chinoise (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u96v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/u96v⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04843215v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01961911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5332,64 +5332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques urbaines et processus de reconfiguration des villes algériennes. Enquête sur les pratiques d’habiter à Oran et Sétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aines Boudinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chouadra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme National de Recherche - Population et société (Algérie). CRASC. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Algeria-Domestic-Issues-and-International-Relations/Zoubir/p/book/9781138331006#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429447495-16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845286334/jenseits-etablierter-meta-geographien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-politiques_et_pratiques_urbaines_dans_les_pays_en_voie_de_developpement_nicole_haumont-9782858029556-4084.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Taing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chouadra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alikhodja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04796641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/halshs-04209163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549249v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Mohammedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.15240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01406782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aines Boudinar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mouaziz-Bouchentouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2002.3261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u96v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Algeria-Domestic-Issues-and-International-Relations/Zoubir/p/book/9781138331006#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429447495-16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845286334/jenseits-etablierter-meta-geographien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-politiques_et_pratiques_urbaines_dans_les_pays_en_voie_de_developpement_nicole_haumont-9782858029556-4084.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Taing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chouadra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alikhodja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04796641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/halshs-04209163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549249v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Mohammedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.15240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.927" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aines Boudinar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01406782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mouaziz-Bouchentouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2002.3261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.004.0008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03677640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u96v" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>